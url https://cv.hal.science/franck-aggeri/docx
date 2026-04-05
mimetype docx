--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Aggeri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck.aggeri@mines-paristech.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: (33) 1 40 51 92 09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor, HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation: MINES ParisTech, PSL University, CGS-i3, UMR 9217, 60, Bvd Saint-Michel 75006 Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the PhD program in management at MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Former head of the EMS department (Economy, Management, Society), (2012-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Former Director of the CGS (2008-2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR in Management, Université Paris Dauphine, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in Management, MINES ParisTech, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graduated from the Ecole Normale Supérieure de Cachan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Aggeri conducts research on the management and politics of innovation, CSR and sustainability. In collaboration with industrial partners and international researchers, he examines how new corporate business practices and institutional settings emerge in joint innovation processes. More precisely, his interest is to understand the conditions under which sustainability issues may become a driver for strategic renewal. In this perspective, a first dimension of the research is to characterize the strategy processes at stake the changes involved in terms of technology, managerial practices, tools and business models. A second dimension is to raise the managerial capabilities (reasonings, methods, partnerships) built by pioneering corporations to conduct sustainability oriented innovations and explore new fields of value. Agriculture, construction and the automobile industry, where intensive efforts are made to invent new sustainability management models, are fieldworks he is currently studying with colleagues and PhD students within national and international research programs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research areas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable development</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corporate Social Responsibility</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environmental management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecodesign strategies and practices</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circular economy and business models</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carbon accounting and low-carbon strategies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Extended Producer Responsibility</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Innovation and research management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Strategic management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Management instruments</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Performativity of management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">History of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the board of RIODD network (International Network on Organizations and Sustainable Development), former President of the scientific committee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the scientific college of the FNEGE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the board of SFM (French Management Society)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the scientific committee of the AIMS (International Association of Strategic Management)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regular member of HCERES committees (national evaluation exercise for research labs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former member of ANR programs boards (PRECODD, ADD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the editorial board of RFG (Revue Française de Gestion), and ROR (Responsible Organization Review)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the scientific committee of Management international (Ca) and m@n@gement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ad hoc reviewer for other journals: Organization Studies, European Management Journal, Cleaner Production, R&D Management, European Management Review, Finance Contrôe Stratégie, Gérer et Comprendre, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PHD supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 thesis defended (3 of them prized), 4 under way</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">More than 60 PhD or HDR jury participations in management, sociology, economics, policy science and engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative socio-economic activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsible of the ParisTech “Urban Mines” Chair (sponsored by ESR) since 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible of more than thirty public research projects in the past fifteen years (ANR, ADEME, PUCA, etc.) and private research projects (Renault, Vinci, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current collaborative research programs:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Carbon accounting and low-carbon strategies (ADEME)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Circular business models (Renault, Cifre thesis, Matériaupôle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Extended producer responsibility (EPR) and innovative commons (chair Urban Mines)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monthly chronicle for Alternatives Economiques (since sept. 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Occasional chronicler for The Conversation and le Monde de l’économie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interviews for television (Xerfi canal, France 24) and radio (France Culture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses and Curricula at MINES Paris Tech:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course on environmental management and ecodesign (PSL week for engineers and designers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course on innovation and the circular economy (Athens week)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course on ecodesign management in the “energy systems life cycle” curricula</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other courses:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course Environmental management, corporate strategies for sustainability, innovation management at Nanterre University (Master EDDEE, master GDO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Epistemology and methodology of intervention research (Dauphine and Mines PhD programs)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie des outils de gestion: Régis Martineau. Presses des Mines, 2023, 166 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314 (1), pp.100-106. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'économie circulaire forte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rompre avec le culte de l'innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological transformation: pathways to frugal and responsible innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoter vers l’économie circulaire : trajectoires et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (110), pp.121-131. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.110.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufficiency-based circular business models: An established retailers’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ntsondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 429, pp.139431. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles innovations pour un monde de post-croissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (98), pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie circulaire, une renaissance durable ? De la circularité faible à la circularité forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (110), pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives critiques sur la culture de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Galluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations d'un chercheur sur la politique de développement durable et la transition écologique dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Cerland-Kamelgarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (44), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 2030 : le retour du colbertisme high-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 481-482 (1), pp.16-20. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2201.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire comme utopie rationnelle : de la fiction à sa performation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (304), pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing environmental labelling of food products in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo M. G. van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.926-931. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-022-02071-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-modulation as a driver for eco-design: a dynamic view of the French collective EPR scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 289, pp.125714. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.125714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106882v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating innovation and creating new markets – The potential of circular public procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 308, pp.127303. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise comme acteur politique : un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 104 (3), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.104.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éco-conception à l'éco-innovation : cadrages et transformations des pratiques des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to an innovative circular economy Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Industry and Waste: toward the Circular Economy, 23, pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial eco-parks as drivers of the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Industry and Waste: toward a Circular Economy, 23, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to urban mines: a historical perspective on the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Industry and Waste: toward a Circular Economy, 23, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 462, pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (288), pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of carbon accounting: how instruments and dispositifs interact in new practice creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Accounting, Management and Policy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.505-522. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SAMPJ-09-2017-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les juges se saisissent de la performativité du discours managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.161-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sustainable material use in the automotive industry: Life Cycle Costing and socio-technical approach to material use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (5), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2019027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déchet comme potentiel commun : vers une nouvelle forme de gouvernance de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just for fun! How experimental spaces stimulate innovation in institutionnalized fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.65-92. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840617736937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Girin : une oeuvre singulière à découvrir ou à redécouvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Juin (132), pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting before acting? The performativity of carbon accounting called into question - Calculation acts and dispositifs in a big French construction company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.834 - 857. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.212.0834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter pour agir ? La performativité de la comptabilité carbone en question. Actes de calcul et mise en dispositif dans une grande entreprise française du secteur de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.834-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models circulaires : vers une création et captation de valeur pérenne ? Les enseignements du recyclage et de la réutilisation automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21-1 (NS-1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire : mise en perspective historique et enjeux contemoprains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermines - Revue des Ingénieurs des MINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, juillet-août (498), pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance des grandes entreprises mondialisées à l'épreuve du judiciaire. De l’affaire Volkswagen au dieselgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le management face au judiciaire, novembre-décembre (269), pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Poivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1), pp.140 - 150. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.086.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire confiance aux économistes pour résoudre le problème du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juin (128)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire méconnue du marché européen du carbone : archéologie du secteur électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entreprises et changement climatique, 86, pp.54-70. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.086.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de gestion et agencement organisationnel Retour sur deux concepts clés de l'oeuvre de Jacques Girin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can performativity contribute to management and organization research? Theoretical perspectives and analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.28-69. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.201.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique et les entreprises : enjeux, espaces d’action, régulations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1), pp.6 - 20. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.086.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obsession de la productivité et la fabrique du chercheur publiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ecrire et publier, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes gestionnaires à l'épreuve de la pensée économique standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (41/250), pp.65-85. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.250.65-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généalogie de la pensée managériale sur la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 ans d'influence, 41 (253)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire au prisme de l'évaluation économique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉPONSE À MICHEL ALBOUY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (252), pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence et gouvernementalité : la redevabilité en matière de RSE à l'épreuve des pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre les entreprises redevables à l’égard de la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les biens communs par les changements institutionnels : régimes de propriété autour des races animales face à l’innovation génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un dispositif stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline and Change: How Technologies and Organizational Routines Interact in New Practice Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.39-69. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840611430589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil scientifique comme instrument d'objectivation de la communication environnementale : Discussion d'un usage de L'Analyse de Cycle de Vie (ACV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.63,77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer pour gérer des races locales : conception, rôles et usages des instruments scientifiques de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.143-156. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer pour gérer des races locales : conception, rôles et usages des instruments scientifiques de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'animal sélectionnable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.302-336. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.013.0302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme champ d'innovation. Scénarisations et scénographies de l'innovation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215, pp.86-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion au prisme de ses instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.5-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion au prisme de ses instruments. Une analyse généalogique des approches théoriques fondées sur les instruments de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°3, pp.5-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological platforms in the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological platforms in the life sciences. Public policies, organizations and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Industrial Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'activité dans l'instrumentation en biotechnologies : construire l'offre ou répondre à la demande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing learning in the automotive industry - the innovation race for electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elmquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.123-147. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2009.026394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The active role of instruments in articulating knowing and knowledge: the case of animal qualification practices in breeding organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Learning Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (5), pp.371-385. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09696470910974162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un habitat à énergie positive : éclairage sur notre futur commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat institutionnel et apprentissages collectifs. Le cas de la Global Reporting Initiative (GRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (2), pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généalogie de la pensée managériale sur la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (180), pp.131-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'activité dans l'instrumentation en biotechnologies : construire l'offre ou répondre à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and project development : an impossible equation ? Lessons from an innovative automobile project development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9310.2007.00457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance par l’innovation environnementale: la construction de gamme de produits « verts » chez Monoprix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences de la vie : politiques publiques, organisations et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurations, délocalisations : les nouvelles formes de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005/1 (47), pp.235-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises françaises et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordres socio-économiques et polarisation de la recherche dans l'agriculture : pour une critique des rapports science/société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (1), pp.113-133. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0296(02)01308-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurations industrielles et mondialisation : une reconversion aussi pour l'Etat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier innovation et réduction des délais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques Marchiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques d'environnement comme politiques de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 60, pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental policies and innovation : a knowledge-based perspective on cooperative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28, pp.699-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’Etat doit-il remédier aux défaillances du marché ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Meaningful Digital Transformation in Healthcare Organizations: An Empirical Case Study of eConsult Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025 - Managing with Purpose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of tools used to support companies’ biodiversity strategies and action plans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Le Chippey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2025 - Innovation &amp; Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télésuivi hospitalier et reconfiguration des frontières de l'hôpital : comparaison de plusieurs dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépassement des frontières dans les organisations de santé : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS), Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de la sobriété par les entreprises : forces en tension et degrés d’appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2025 : Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire forte : comment passer à l’échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Monjarret Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international de recherche sur les organisations et le développement durable (RIODD), Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation of hospitals: how to collaborate with start-ups? The case of setting up a medical telemonitoring activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2024 Conference Fostering Innovation to Address Grand Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bath School of Management, UK, Jun 2024, Bath (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la transition des exploitations agricoles par la comptabilité socio-environnementale : le cas d'un réseau national de centres de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la transition des exploitations agricoles par la comptabilité socio-environnementale : le cas d'un réseau national de centres de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la télémédecine au parcours de santé : échanger pour mieux coopérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chaire Santé de l’Université de Lorraine : Laboratoire lorrain de recherche en management (CEREFIGE) et IAE Metz, Nov 2023, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols comme communs à gérer. La comptabilité écologique comme levier de transformation des pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN INDUSTRIAL ECOLOGY PERSPECTIVE ON SUSTAINABLE BUSINESS MODELS: THE CASE OF SUSTAINABLE DISTRICT HEATING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2021 - Reshaping capitalism for a sustainable world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of sustainable district heating to foster local ecological transitionan industrial ecology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to lead a sustainability transition at the company level? An approach based on management tools performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les obstacles au développement de l'éco- conception ? Une analyse compréhensive des stratégies et des interactions au sein des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS - XXIXe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecodesign to responsible eco-innovation A comprehensive investigation of responsible innovation in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EGOS Colloquium - Organizing for Sustainable Future : Responsibility, Renewal &amp; Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy as a performative concept based on a rational utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of management tools in the sustainable transition at the organization level: typology of impact valuation tools and mapping of business practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iken Nabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th NEST conference 2019: Transitions to Where? Shared values and visions for sustainability transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une autre conceptualisation de l'éco-conception : une analyse critique des problématisations et des pratiques des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting the Circular Economy transition -the role of circular public procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to conduct a sustainability transition at the company level? The role of impact valuation tools and management instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation responsable ou comment des « utopies rationnelles » peuvent générer un changement sociétal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès du RIODD: POUR CHANGER OU POUR DURER ? LE DÉVELOPPEMENT DURABLE EN QUESTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Responsible Innovation Ecosystem, a new approach for inter-organizational cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ntsondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la comptabilité carbone de la conception à l’usage : le rôle des pouvoirs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la RSE dans le contexte d’un pays en voie de développement, le cas de l’économie circulaire au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité collective en pratique: Un modèle dynamique de la co-régulation. Le cas de la filière à responsabilité élargie du producteur des déchets d’équipements électriques et électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Symposium on Process Organization Studies, Theme: “Institutions and Organizations: A Process View"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Process Organization Studies, Jun 2017, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une politique de gestion des déchets vers une politique d’économie circulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OPDE - Les Outils pour Décider Ensemble </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of CSR by means of transparency standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris-Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying performation: the arrangement of speech, calculation and writing acts within dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation environnementale et création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of hybrid co-regulation: empirical evidence and rationale in the field of e-waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium Organizing in the Shadow of Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Management, Aug 2016, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Business Model Innovation: Key Patterns and Challenges to unleash recycling value creation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of hybrid co-regulation: empirical evidence and rationale in the field of e-waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of transparency in the field of CSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que signifie être transparent ? La régulation de la transparence : la matérialisation d’un idéal en technologie de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation environnementale et création de valeur : Émergence et conditions de développement de BM circulaires dans la filière des déchets d'équipements électriques et électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation environnementale et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe thématique « Innovation » de l’AIMS, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONSTRUCTION DE LA COMPTABILITE CARBONE : HISTOIRE, USAGES ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie circulaire au prisme des business models – les enseignements de la fin de vie automobile - XXIVe Conférence Internationale de Management Stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy making as bricolage: the role of platforms in institutional innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTATION AND BRICOLAGE ON INSTITUTIONS: UNDERSTANDING THE SELECTION OF NEW ARRANGEMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENABLING PERFORMATIVITY IN 'SKUNK LABS': THE UNTOLD STORY OF CARBON MARKETS DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECO-DISTRICTS AND SUSTAINABLE CITIES - INSTITUTIONALIZATION THROUGH EXPERIMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susse Georg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Garza de Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pinheiro-Croisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, United States. pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATION IN SUSTAINABLE CONSTRUCTION: ECO-CITIES AND SOCIAL HOUSING IN FRANCE AND DENMARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susse Georg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Garza de Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satu Reijonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSTRUCTIONS MATTER - Managing Complexities, Decisions and Actions in the Building Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Denmark. pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing industry architectures: managing the expansions of the value landscape to overcome speculative hype and realization paralysis - the revealing case of &amp;quot;building with hemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on System Innovations, Knowledge Regimes, and Design Practices towards Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lelystad, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing exploratory innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulating knowing and knowledge: the role of instrumentation in learning processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organization Studies 2008 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of aesthetic practices in scientific animal breeding activities. The interplay between technology-embedded knowledge and knowing in a heterogeneous organizational context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'activité dans l'instrumentation en biotechnologies : construire l'offre ou répondre à la demande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférence internationale de management stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d’activité dans l’instrumentation en biotechnologies: construire l’offre ou répondre à la demande?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building dynamic capabilities by means of routine creation: the case of a technological breeding routine in sheep farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. European Group for Organizational Studies Colloquium (EGOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Vienna, Austria. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion au prisme de ses instruments. Une généalogie des approches fondées sur les instruments en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of a CSR Industry: Legitimacy and Feasibility as the Two Pillars of the Institutionalization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM, HEC Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux managériaux pour l'éco-conception? Vers un modèle contingent de pilotage de l'éco-conception dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Abrassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional entrepreneurship as a knowledgeable, distributed and mediated activity: The case of the Global Reporting Initiative (GRI).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional work in emerging fields : a more distributed, cooperative and enabling figure of institutional entrepreneurs. The case of the global reporting Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des stakeholders permet-elle de rendre compte des pratiques d'entreprise en matière de RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de gouvernementalité : retour sur trente ans de politiques environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le politique vu avec Foucault Colloque international : Quelle est la fécondité des outils de Michel Foucault pour analyser le politique ?, colloque international, Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent is it possible to combine lead time reduction and innovation ? Lessons from a recent automobile project development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et gouvernement de l’environnement : la formation d’un nouvel espace d’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Condor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de la stratégie dans l’incertain, le cas du recyclage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation as a learning process of economy creation : the car waste problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNETIC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory process, innovation and industrial strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the greening of industry network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'agir moderne. Rationalités créatives, entreprises responsables et périls communs. Autour des travaux d'Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinah Louda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA, 2025, 978-2-7472-3521-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire : imaginaires et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. Presses des Mines, 2024, Economie et gestion, 978-2-38542-578-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economía circular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La marca editora, 2024, 978-950-889-473-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions la Découverte, 2023, Repères, Pascal Combemale, 978-2-348-07755-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation, mais pour quoi faire ? Essai sur un mythe économique, social et managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Seuil, 2023, 978-2-02-148448-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.224, 2012, 978-2-911256-95-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité marchande sans le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.385, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Abrassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.278, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinah Louda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'agir moderne. Rationalités créatives, entreprises responsables et périls communs. Autour des travaux d'Armand Hatchuel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2025, 978-2-7472-3521-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation of environmental management tools by companies: explaining the implementation gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iken Nabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baret, P., Songini, L. and Pistoni A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable accounting, management, control and reporting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.233-263, 2022, Sustainable accounting, management, control and reporting, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003251095-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting Internal Price of Environmental Criteria, the Good Way to Transform Organization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klos, Kalkowska, Kasprzak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a sustainable future - Life Cycle Management. Challenges and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-195, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la RSE à la lumière des travaux de Jean-François Chanlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouville, G. et Yousfi, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dimensions oubliées de la gestion. Mélanges en l'honneur de Jean-François Chanlat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Laval, pp.209-223, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire, le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Delchet-Cochet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie circulaire : de la réduction de déchets à la création de valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité chez Foucault : une perspective sur l’instrumentation de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilbert; Damien Mourey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et outils de gestion. Entre dévoilement des impensés et nouvelles potentialités de théorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS; EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-100, 2021, Lectures / Relectures, 978-2-37687-515-4. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gilbe.2021.02.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Economy: Historical Perspective and Contemporary Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delchet, Karen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular economy: from waste reduction to value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.3-12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation transformée par l'innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Baker; Valérie Beaudoin; Brice Laurent; Nathalie Raulet-Croset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et participation. Approches critiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.283-307, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel and the Refoundation of Management Research: Design Theory and the Epistemology of Collective Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David B. Szabla, William A. Pasmore, Mary A. Barnes, Asha N. Gipson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Organizational Change Thinkers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, pp.1-15, 2017, 978-3-319-49820-1. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49820-1_80-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy making as collective bricolage: the role of the electricity sector in the making of the European carbon market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Garsten, Adrienne Sörbom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, policy and profit: corporate engagement in politics and governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-78471-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et compétitivité : une relation introuvable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Chanteau, Kathia Martin-Chenut et Michel Capron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise et responsabilité sociale en questions. Savoirs et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.21-38, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-intervention : fondements et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérome Barthélemy et Nicolas Mottis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la pointe du management. Ce que la recherche apporte au manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.79-100, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité carbone dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Poivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bourges, Jean-Sébastien Broc, Thomas Gourdon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.223-227, 2015, 978-2-35671-233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comptabilité carbone aux stratégies bas carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourges, B. ; Broc, J.S. ; Gourdon, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir. Aperçu pluridisciplinaire des recherches francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.27-41, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'instrumentation gestionnaire : une généalogie des approches par les instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instrumentation d'action publique : controverses, résistance, effets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350 p., 2014, Académique (Sciences Po), 978-2-7246-1456-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'instrumentation gestionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Halpern, Pierre Lascoumes, Patrick Le Galès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instrumentation d'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d’éco-conception comme support cognitif de la fabrication de l’urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pinheiro-Croisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Peuportier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoconception des ensembles bâtis et des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management environnemental produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérome Adnot, Dominique Marchio et Philippe Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable fibres of generative expectation management: The “building with hemp” case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Barbier et Boelie Elsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 262 p., 2012, 2-7380-1306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable fibres of generative expectation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-7380-1306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité marchande sans le marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.231-245, 2010, Economie et gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché, une notion si équivoque...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité marchande sans le marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.11-23, 2010, Economie et gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques à la rencontre des pratiques à travers les instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teulier Régine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duru Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision Démarches en agriculture, agrolaimentare et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.91-99, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques à la rencontre des pratiques à travers les instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision. Démarches en agriculture, agroalimentaire et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, octobre 2009, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentiels stratégiques de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : tensions d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.316-320, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de l'écoconception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Abrassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatchuel A. et Weil B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.238-252, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of a CSR industry: legitimacy and feasibility as the two pillars of the institutionalization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Den Hond F., De Bakker F. and Neergard P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing corporate social responsibility in action: talking, doing and measuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de gouvernementalité dans le domaine de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Hatchuel, Eric Pezet, Ken Starkey et Olivier Lenay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement, organisation et gestion: l'héritage de Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Laval, pp.431-464, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations industrielles, vecteurs de la modernisation publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les annales de l'Ecole de Paris, Vol. X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-225, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier innovation et réduction des délais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de l'Ecole de Paris du Management, vol. IX </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-131, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prospective et quelle gouvernance pour les politiques du développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.Heurgon, J.Landrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prospective d’un siècle à l’autre : nouvelles dimensions de la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.188-203, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement pas à pas - le développement de la problématique du recyclage dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les annales de l’Ecole de Paris vol. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire, un modèle véritablement soutenable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et déchets : sur la voie de l'économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes Uber ou l'Emprise de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques, version</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Led Zeppelin or the genius of anti-marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe du prix unique du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.alternatives-economiques.fr/franck-aggeri/carbone-mythe-prix-unique/00078751</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring low carbon futures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at management through its instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de progrès sans innovation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurations industrielles: une reconversion aussi pour l'Etat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affichage environnemental des produits alimentaires. Rapport du conseil scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérimentation nationale pilotée par le Ministère de la Transition Écologique, le Ministère de l'Agriculture et de l'Alimentation, le Ministère de l'Économie, des Finances et de la Relance et l’ADEME. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METTRE EN PLACE UNE DÉMARCHE D'ÉCONOMIE CIRCULAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - PSL Research University - Centre de Gestion Scientifique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de l'économie circulaire - version courte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] mines paristech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la recherche-intervention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie et pratique en management. Dunod. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet CANNAFLAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant: quels effets sur les pratiques de recherche et les formes de couplage science-innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mire. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant : quels effets sur les pratiques de recherche et les formes de couplage science-innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Paris. 2006, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes agricoles innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillon Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport à la Direction de l'INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aide à la décision. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment agir sur les risques de désindustrialisation dans la filière automobile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'intervention des ICTA dans les processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et diffusion d’une méthodologie d’éco-conception pour les équipementiers plastiques de l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PREDIT. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie : l'organisation et les outils de gestion des ressources technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport pour l'ANRT, Mines ParisTech. 2000, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eco-Emballages agreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NEAPOL Project. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Aggeri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck.aggeri@mines-paristech.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: (33) 1 40 51 92 09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor, HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation: MINES ParisTech, PSL University, CGS-i3, UMR 9217, 60, Bvd Saint-Michel 75006 Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the PhD program in management at MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Former head of the EMS department (Economy, Management, Society), (2012-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Former Director of the CGS (2008-2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR in Management, Université Paris Dauphine, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in Management, MINES ParisTech, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graduated from the Ecole Normale Supérieure de Cachan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Aggeri conducts research on the management and politics of innovation, CSR and sustainability. In collaboration with industrial partners and international researchers, he examines how new corporate business practices and institutional settings emerge in joint innovation processes. More precisely, his interest is to understand the conditions under which sustainability issues may become a driver for strategic renewal. In this perspective, a first dimension of the research is to characterize the strategy processes at stake the changes involved in terms of technology, managerial practices, tools and business models. A second dimension is to raise the managerial capabilities (reasonings, methods, partnerships) built by pioneering corporations to conduct sustainability oriented innovations and explore new fields of value. Agriculture, construction and the automobile industry, where intensive efforts are made to invent new sustainability management models, are fieldworks he is currently studying with colleagues and PhD students within national and international research programs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research areas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable development</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corporate Social Responsibility</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environmental management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecodesign strategies and practices</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circular economy and business models</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carbon accounting and low-carbon strategies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Extended Producer Responsibility</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Innovation and research management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Strategic management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Management instruments</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Performativity of management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">History of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the board of RIODD network (International Network on Organizations and Sustainable Development), former President of the scientific committee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the scientific college of the FNEGE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the board of SFM (French Management Society)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the scientific committee of the AIMS (International Association of Strategic Management)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regular member of HCERES committees (national evaluation exercise for research labs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former member of ANR programs boards (PRECODD, ADD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the editorial board of RFG (Revue Française de Gestion), and ROR (Responsible Organization Review)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the scientific committee of Management international (Ca) and m@n@gement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ad hoc reviewer for other journals: Organization Studies, European Management Journal, Cleaner Production, R&D Management, European Management Review, Finance Contrôe Stratégie, Gérer et Comprendre, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PHD supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 thesis defended (3 of them prized), 4 under way</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">More than 60 PhD or HDR jury participations in management, sociology, economics, policy science and engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative socio-economic activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsible of the ParisTech “Urban Mines” Chair (sponsored by ESR) since 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible of more than thirty public research projects in the past fifteen years (ANR, ADEME, PUCA, etc.) and private research projects (Renault, Vinci, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current collaborative research programs:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Carbon accounting and low-carbon strategies (ADEME)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Circular business models (Renault, Cifre thesis, Matériaupôle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Extended producer responsibility (EPR) and innovative commons (chair Urban Mines)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monthly chronicle for Alternatives Economiques (since sept. 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Occasional chronicler for The Conversation and le Monde de l’économie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interviews for television (Xerfi canal, France 24) and radio (France Culture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses and Curricula at MINES Paris Tech:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course on environmental management and ecodesign (PSL week for engineers and designers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course on innovation and the circular economy (Athens week)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course on ecodesign management in the “energy systems life cycle” curricula</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other courses:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course Environmental management, corporate strategies for sustainability, innovation management at Nanterre University (Master EDDEE, master GDO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Epistemology and methodology of intervention research (Dauphine and Mines PhD programs)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie des outils de gestion: Régis Martineau. Presses des Mines, 2023, 166 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314 (1), pp.100-106. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'économie circulaire forte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rompre avec le culte de l'innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological transformation: pathways to frugal and responsible innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoter vers l’économie circulaire : trajectoires et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (110), pp.121-131. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.110.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufficiency-based circular business models: An established retailers’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ntsondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 429, pp.139431. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles innovations pour un monde de post-croissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (98), pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie circulaire, une renaissance durable ? De la circularité faible à la circularité forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (110), pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives critiques sur la culture de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Galluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations d'un chercheur sur la politique de développement durable et la transition écologique dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Cerland-Kamelgarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (44), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 2030 : le retour du colbertisme high-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 481-482 (1), pp.16-20. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2201.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire comme utopie rationnelle : de la fiction à sa performation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (304), pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing environmental labelling of food products in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo M. G. van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.926-931. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-022-02071-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-modulation as a driver for eco-design: a dynamic view of the French collective EPR scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 289, pp.125714. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.125714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106882v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating innovation and creating new markets – The potential of circular public procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 308, pp.127303. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise comme acteur politique : un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 104 (3), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.104.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éco-conception à l'éco-innovation : cadrages et transformations des pratiques des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to an innovative circular economy Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Industry and Waste: toward the Circular Economy, 23, pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial eco-parks as drivers of the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Industry and Waste: toward a Circular Economy, 23, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to urban mines: a historical perspective on the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Industry and Waste: toward a Circular Economy, 23, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (288), pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 462, pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of carbon accounting: how instruments and dispositifs interact in new practice creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Accounting, Management and Policy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.505-522. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SAMPJ-09-2017-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les juges se saisissent de la performativité du discours managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.161-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sustainable material use in the automotive industry: Life Cycle Costing and socio-technical approach to material use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (5), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2019027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déchet comme potentiel commun : vers une nouvelle forme de gouvernance de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just for fun! How experimental spaces stimulate innovation in institutionnalized fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.65-92. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840617736937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Girin : une oeuvre singulière à découvrir ou à redécouvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Juin (132), pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter pour agir ? La performativité de la comptabilité carbone en question. Actes de calcul et mise en dispositif dans une grande entreprise française du secteur de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.834-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting before acting? The performativity of carbon accounting called into question - Calculation acts and dispositifs in a big French construction company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.834 - 857. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.212.0834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models circulaires : vers une création et captation de valeur pérenne ? Les enseignements du recyclage et de la réutilisation automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21-1 (NS-1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire : mise en perspective historique et enjeux contemoprains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermines - Revue des Ingénieurs des MINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, juillet-août (498), pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance des grandes entreprises mondialisées à l'épreuve du judiciaire. De l’affaire Volkswagen au dieselgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le management face au judiciaire, novembre-décembre (269), pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Poivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1), pp.140 - 150. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.086.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire confiance aux économistes pour résoudre le problème du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juin (128)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire méconnue du marché européen du carbone : archéologie du secteur électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entreprises et changement climatique, 86, pp.54-70. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.086.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de gestion et agencement organisationnel Retour sur deux concepts clés de l'oeuvre de Jacques Girin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can performativity contribute to management and organization research? Theoretical perspectives and analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.28-69. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.201.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique et les entreprises : enjeux, espaces d’action, régulations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1), pp.6 - 20. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.086.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obsession de la productivité et la fabrique du chercheur publiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ecrire et publier, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes gestionnaires à l'épreuve de la pensée économique standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (41/250), pp.65-85. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.250.65-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire au prisme de l'évaluation économique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généalogie de la pensée managériale sur la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 ans d'influence, 41 (253)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉPONSE À MICHEL ALBOUY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (252), pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence et gouvernementalité : la redevabilité en matière de RSE à l'épreuve des pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre les entreprises redevables à l’égard de la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les biens communs par les changements institutionnels : régimes de propriété autour des races animales face à l’innovation génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un dispositif stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline and Change: How Technologies and Organizational Routines Interact in New Practice Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.39-69. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840611430589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil scientifique comme instrument d'objectivation de la communication environnementale : Discussion d'un usage de L'Analyse de Cycle de Vie (ACV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.63,77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer pour gérer des races locales : conception, rôles et usages des instruments scientifiques de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.143-156. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer pour gérer des races locales : conception, rôles et usages des instruments scientifiques de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'animal sélectionnable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.302-336. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.013.0302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme champ d'innovation. Scénarisations et scénographies de l'innovation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215, pp.86-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion au prisme de ses instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.5-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion au prisme de ses instruments. Une analyse généalogique des approches théoriques fondées sur les instruments de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°3, pp.5-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological platforms in the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological platforms in the life sciences. Public policies, organizations and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Industrial Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'activité dans l'instrumentation en biotechnologies : construire l'offre ou répondre à la demande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing learning in the automotive industry - the innovation race for electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elmquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.123-147. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2009.026394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The active role of instruments in articulating knowing and knowledge: the case of animal qualification practices in breeding organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Learning Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (5), pp.371-385. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09696470910974162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un habitat à énergie positive : éclairage sur notre futur commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat institutionnel et apprentissages collectifs. Le cas de la Global Reporting Initiative (GRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (2), pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généalogie de la pensée managériale sur la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (180), pp.131-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'activité dans l'instrumentation en biotechnologies : construire l'offre ou répondre à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and project development : an impossible equation ? Lessons from an innovative automobile project development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9310.2007.00457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance par l’innovation environnementale: la construction de gamme de produits « verts » chez Monoprix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences de la vie : politiques publiques, organisations et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurations, délocalisations : les nouvelles formes de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005/1 (47), pp.235-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises françaises et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordres socio-économiques et polarisation de la recherche dans l'agriculture : pour une critique des rapports science/société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (1), pp.113-133. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0296(02)01308-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurations industrielles et mondialisation : une reconversion aussi pour l'Etat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier innovation et réduction des délais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques Marchiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques d'environnement comme politiques de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 60, pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental policies and innovation : a knowledge-based perspective on cooperative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28, pp.699-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’Etat doit-il remédier aux défaillances du marché ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Meaningful Digital Transformation in Healthcare Organizations: An Empirical Case Study of eConsult Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025 - Managing with Purpose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of tools used to support companies’ biodiversity strategies and action plans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Le Chippey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2025 - Innovation &amp; Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télésuivi hospitalier et reconfiguration des frontières de l'hôpital : comparaison de plusieurs dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépassement des frontières dans les organisations de santé : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS), Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de la sobriété par les entreprises : forces en tension et degrés d’appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2025 : Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire forte : comment passer à l’échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Monjarret Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international de recherche sur les organisations et le développement durable (RIODD), Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation of hospitals: how to collaborate with start-ups? The case of setting up a medical telemonitoring activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2024 Conference Fostering Innovation to Address Grand Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bath School of Management, UK, Jun 2024, Bath (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la transition des exploitations agricoles par la comptabilité socio-environnementale : le cas d'un réseau national de centres de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la télémédecine au parcours de santé : échanger pour mieux coopérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chaire Santé de l’Université de Lorraine : Laboratoire lorrain de recherche en management (CEREFIGE) et IAE Metz, Nov 2023, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la transition des exploitations agricoles par la comptabilité socio-environnementale : le cas d'un réseau national de centres de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols comme communs à gérer. La comptabilité écologique comme levier de transformation des pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN INDUSTRIAL ECOLOGY PERSPECTIVE ON SUSTAINABLE BUSINESS MODELS: THE CASE OF SUSTAINABLE DISTRICT HEATING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2021 - Reshaping capitalism for a sustainable world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of sustainable district heating to foster local ecological transitionan industrial ecology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to lead a sustainability transition at the company level? An approach based on management tools performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les obstacles au développement de l'éco- conception ? Une analyse compréhensive des stratégies et des interactions au sein des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS - XXIXe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecodesign to responsible eco-innovation A comprehensive investigation of responsible innovation in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EGOS Colloquium - Organizing for Sustainable Future : Responsibility, Renewal &amp; Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy as a performative concept based on a rational utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of management tools in the sustainable transition at the organization level: typology of impact valuation tools and mapping of business practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iken Nabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th NEST conference 2019: Transitions to Where? Shared values and visions for sustainability transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une autre conceptualisation de l'éco-conception : une analyse critique des problématisations et des pratiques des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting the Circular Economy transition -the role of circular public procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to conduct a sustainability transition at the company level? The role of impact valuation tools and management instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation responsable ou comment des « utopies rationnelles » peuvent générer un changement sociétal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès du RIODD: POUR CHANGER OU POUR DURER ? LE DÉVELOPPEMENT DURABLE EN QUESTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Responsible Innovation Ecosystem, a new approach for inter-organizational cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ntsondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la comptabilité carbone de la conception à l’usage : le rôle des pouvoirs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la RSE dans le contexte d’un pays en voie de développement, le cas de l’économie circulaire au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité collective en pratique: Un modèle dynamique de la co-régulation. Le cas de la filière à responsabilité élargie du producteur des déchets d’équipements électriques et électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Symposium on Process Organization Studies, Theme: “Institutions and Organizations: A Process View"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Process Organization Studies, Jun 2017, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une politique de gestion des déchets vers une politique d’économie circulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OPDE - Les Outils pour Décider Ensemble </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of CSR by means of transparency standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris-Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying performation: the arrangement of speech, calculation and writing acts within dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation environnementale et création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Management, Aug 2016, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of hybrid co-regulation: empirical evidence and rationale in the field of e-waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium Organizing in the Shadow of Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Business Model Innovation: Key Patterns and Challenges to unleash recycling value creation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of transparency in the field of CSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of hybrid co-regulation: empirical evidence and rationale in the field of e-waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que signifie être transparent ? La régulation de la transparence : la matérialisation d’un idéal en technologie de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation environnementale et création de valeur : Émergence et conditions de développement de BM circulaires dans la filière des déchets d'équipements électriques et électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation environnementale et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe thématique « Innovation » de l’AIMS, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONSTRUCTION DE LA COMPTABILITE CARBONE : HISTOIRE, USAGES ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie circulaire au prisme des business models – les enseignements de la fin de vie automobile - XXIVe Conférence Internationale de Management Stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy making as bricolage: the role of platforms in institutional innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTATION AND BRICOLAGE ON INSTITUTIONS: UNDERSTANDING THE SELECTION OF NEW ARRANGEMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENABLING PERFORMATIVITY IN 'SKUNK LABS': THE UNTOLD STORY OF CARBON MARKETS DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECO-DISTRICTS AND SUSTAINABLE CITIES - INSTITUTIONALIZATION THROUGH EXPERIMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susse Georg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Garza de Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pinheiro-Croisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, United States. pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing industry architectures: managing the expansions of the value landscape to overcome speculative hype and realization paralysis - the revealing case of &amp;quot;building with hemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on System Innovations, Knowledge Regimes, and Design Practices towards Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lelystad, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATION IN SUSTAINABLE CONSTRUCTION: ECO-CITIES AND SOCIAL HOUSING IN FRANCE AND DENMARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susse Georg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Garza de Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satu Reijonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSTRUCTIONS MATTER - Managing Complexities, Decisions and Actions in the Building Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Denmark. pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing exploratory innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulating knowing and knowledge: the role of instrumentation in learning processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organization Studies 2008 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of aesthetic practices in scientific animal breeding activities. The interplay between technology-embedded knowledge and knowing in a heterogeneous organizational context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'activité dans l'instrumentation en biotechnologies : construire l'offre ou répondre à la demande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférence internationale de management stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d’activité dans l’instrumentation en biotechnologies: construire l’offre ou répondre à la demande?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building dynamic capabilities by means of routine creation: the case of a technological breeding routine in sheep farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. European Group for Organizational Studies Colloquium (EGOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Vienna, Austria. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion au prisme de ses instruments. Une généalogie des approches fondées sur les instruments en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of a CSR Industry: Legitimacy and Feasibility as the Two Pillars of the Institutionalization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM, HEC Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux managériaux pour l'éco-conception? Vers un modèle contingent de pilotage de l'éco-conception dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Abrassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional entrepreneurship as a knowledgeable, distributed and mediated activity: The case of the Global Reporting Initiative (GRI).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional work in emerging fields : a more distributed, cooperative and enabling figure of institutional entrepreneurs. The case of the global reporting Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des stakeholders permet-elle de rendre compte des pratiques d'entreprise en matière de RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de gouvernementalité : retour sur trente ans de politiques environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le politique vu avec Foucault Colloque international : Quelle est la fécondité des outils de Michel Foucault pour analyser le politique ?, colloque international, Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent is it possible to combine lead time reduction and innovation ? Lessons from a recent automobile project development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et gouvernement de l’environnement : la formation d’un nouvel espace d’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Condor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de la stratégie dans l’incertain, le cas du recyclage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation as a learning process of economy creation : the car waste problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNETIC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory process, innovation and industrial strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the greening of industry network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'agir moderne. Rationalités créatives, entreprises responsables et périls communs. Autour des travaux d'Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinah Louda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA, 2025, 978-2-7472-3521-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire : imaginaires et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. Presses des Mines, 2024, Economie et gestion, 978-2-38542-578-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economía circular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La marca editora, 2024, 978-950-889-473-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions la Découverte, 2023, Repères, Pascal Combemale, 978-2-348-07755-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation, mais pour quoi faire ? Essai sur un mythe économique, social et managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Seuil, 2023, 978-2-02-148448-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.224, 2012, 978-2-911256-95-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité marchande sans le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.385, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Abrassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.278, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinah Louda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'agir moderne. Rationalités créatives, entreprises responsables et périls communs. Autour des travaux d'Armand Hatchuel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2025, 978-2-7472-3521-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation of environmental management tools by companies: explaining the implementation gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iken Nabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baret, P., Songini, L. and Pistoni A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable accounting, management, control and reporting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.233-263, 2022, Sustainable accounting, management, control and reporting, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003251095-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting Internal Price of Environmental Criteria, the Good Way to Transform Organization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klos, Kalkowska, Kasprzak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a sustainable future - Life Cycle Management. Challenges and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-195, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la RSE à la lumière des travaux de Jean-François Chanlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouville, G. et Yousfi, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dimensions oubliées de la gestion. Mélanges en l'honneur de Jean-François Chanlat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Laval, pp.209-223, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire, le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Delchet-Cochet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie circulaire : de la réduction de déchets à la création de valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité chez Foucault : une perspective sur l’instrumentation de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilbert; Damien Mourey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et outils de gestion. Entre dévoilement des impensés et nouvelles potentialités de théorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS; EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-100, 2021, Lectures / Relectures, 978-2-37687-515-4. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gilbe.2021.02.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Economy: Historical Perspective and Contemporary Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delchet, Karen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular economy: from waste reduction to value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.3-12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation transformée par l'innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Baker; Valérie Beaudoin; Brice Laurent; Nathalie Raulet-Croset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et participation. Approches critiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.283-307, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel and the Refoundation of Management Research: Design Theory and the Epistemology of Collective Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David B. Szabla, William A. Pasmore, Mary A. Barnes, Asha N. Gipson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Organizational Change Thinkers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, pp.1-15, 2017, 978-3-319-49820-1. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49820-1_80-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy making as collective bricolage: the role of the electricity sector in the making of the European carbon market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Garsten, Adrienne Sörbom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, policy and profit: corporate engagement in politics and governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-78471-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et compétitivité : une relation introuvable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Chanteau, Kathia Martin-Chenut et Michel Capron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise et responsabilité sociale en questions. Savoirs et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.21-38, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-intervention : fondements et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérome Barthélemy et Nicolas Mottis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la pointe du management. Ce que la recherche apporte au manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.79-100, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité carbone dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Poivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bourges, Jean-Sébastien Broc, Thomas Gourdon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.223-227, 2015, 978-2-35671-233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comptabilité carbone aux stratégies bas carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourges, B. ; Broc, J.S. ; Gourdon, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir. Aperçu pluridisciplinaire des recherches francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.27-41, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'instrumentation gestionnaire : une généalogie des approches par les instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instrumentation d'action publique : controverses, résistance, effets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350 p., 2014, Académique (Sciences Po), 978-2-7246-1456-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'instrumentation gestionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Halpern, Pierre Lascoumes, Patrick Le Galès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instrumentation d'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d’éco-conception comme support cognitif de la fabrication de l’urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pinheiro-Croisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Peuportier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoconception des ensembles bâtis et des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management environnemental produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérome Adnot, Dominique Marchio et Philippe Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable fibres of generative expectation management: The “building with hemp” case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Barbier et Boelie Elsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 262 p., 2012, 2-7380-1306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable fibres of generative expectation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-7380-1306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité marchande sans le marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.231-245, 2010, Economie et gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché, une notion si équivoque...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité marchande sans le marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.11-23, 2010, Economie et gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques à la rencontre des pratiques à travers les instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teulier Régine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duru Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision Démarches en agriculture, agrolaimentare et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.91-99, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques à la rencontre des pratiques à travers les instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision. Démarches en agriculture, agroalimentaire et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, octobre 2009, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentiels stratégiques de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : tensions d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.316-320, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de l'écoconception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Abrassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatchuel A. et Weil B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.238-252, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of a CSR industry: legitimacy and feasibility as the two pillars of the institutionalization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Den Hond F., De Bakker F. and Neergard P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing corporate social responsibility in action: talking, doing and measuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de gouvernementalité dans le domaine de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Hatchuel, Eric Pezet, Ken Starkey et Olivier Lenay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement, organisation et gestion: l'héritage de Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Laval, pp.431-464, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations industrielles, vecteurs de la modernisation publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les annales de l'Ecole de Paris, Vol. X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-225, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier innovation et réduction des délais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de l'Ecole de Paris du Management, vol. IX </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-131, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prospective et quelle gouvernance pour les politiques du développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.Heurgon, J.Landrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prospective d’un siècle à l’autre : nouvelles dimensions de la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.188-203, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement pas à pas - le développement de la problématique du recyclage dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les annales de l’Ecole de Paris vol. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire, un modèle véritablement soutenable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et déchets : sur la voie de l'économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes Uber ou l'Emprise de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques, version</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Led Zeppelin or the genius of anti-marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe du prix unique du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.alternatives-economiques.fr/franck-aggeri/carbone-mythe-prix-unique/00078751</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring low carbon futures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at management through its instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de progrès sans innovation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurations industrielles: une reconversion aussi pour l'Etat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affichage environnemental des produits alimentaires. Rapport du conseil scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérimentation nationale pilotée par le Ministère de la Transition Écologique, le Ministère de l'Agriculture et de l'Alimentation, le Ministère de l'Économie, des Finances et de la Relance et l’ADEME. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METTRE EN PLACE UNE DÉMARCHE D'ÉCONOMIE CIRCULAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - PSL Research University - Centre de Gestion Scientifique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de l'économie circulaire - version courte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] mines paristech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la recherche-intervention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie et pratique en management. Dunod. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet CANNAFLAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant: quels effets sur les pratiques de recherche et les formes de couplage science-innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mire. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant : quels effets sur les pratiques de recherche et les formes de couplage science-innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Paris. 2006, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes agricoles innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillon Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport à la Direction de l'INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aide à la décision. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment agir sur les risques de désindustrialisation dans la filière automobile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'intervention des ICTA dans les processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et diffusion d’une méthodologie d’éco-conception pour les équipementiers plastiques de l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PREDIT. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie : l'organisation et les outils de gestion des ressources technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport pour l'ANRT, Mines ParisTech. 2000, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eco-Emballages agreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NEAPOL Project. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24066D54"/>
+    <w:nsid w:val="E4B4353E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="89470C85"/>
+    <w:nsid w:val="7FA94FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9800D373"/>
+    <w:nsid w:val="68584F2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F948174A"/>
+    <w:nsid w:val="0797D715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0E707A1F"/>
+    <w:nsid w:val="159F98BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AF0CC224"/>
+    <w:nsid w:val="3F16715D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B673DA5B"/>
+    <w:nsid w:val="9959E9B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1243,51 +1243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franck.aggeri@mines-paristech.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703057v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brabant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beulque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Micheaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ntsond&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Steux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03711869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cerland-Kamelgarn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03651602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2201.0016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03711861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ntsonde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M. G. van Der Werf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02071-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106882v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125714" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03447721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.104.0019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02500583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02955668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2017-0111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02533449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Iken" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2019027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cartel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617736937" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.212.0834" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615553v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2081" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01681886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Caneill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dahan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poivet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.086.0140" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.086.0054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.201.0028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.086.0006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.250.65-85" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840611430589" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labouze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.013.0302" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639741v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Branciard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elmquist" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pohl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2009.026394" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09696470910974162" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9W32QVDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644623v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9310.2007.00457.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KM791XWR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(02)01308-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFH2DSD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745157v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644610v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745150v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745149v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ga&#239;da" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Le Chippey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05380240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Combes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04587358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monjarret Gillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04590146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Disse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978260v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ayrault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388507v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02935283v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02935368v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086425v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iken Nabila" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324267v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099357v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01494661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02934436v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622221v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488272v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290800v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368036v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504073v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368029v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901216v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200628v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01168201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089472v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089489v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268482v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743367v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susse Georg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garza de Linde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pinheiro-Croisel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743393v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Reijonen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821742v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820325v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745141v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano Morandat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745135v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820272v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745139v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745137v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745131v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abrassart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645708v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745125v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745122v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745121v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745120v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235294v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Louda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703045v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecointe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesueur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04799346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04089606v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04089595v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748264v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640081v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640096v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05548052v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806945v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003251095-13" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03651618v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/51456/9783030771270.pdf?sequence=1#page=201" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806936v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03504766v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503256v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/lectures-relectures/ouvrage/645-philosophie-et-outils-de-gestion.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gilbe.2021.02.0068" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03021053v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864698v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49820-1_80-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615460v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/power-policy-and-profit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01511077v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01230457v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230536v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800080v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100813900" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083442v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089481v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117313v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-mines-paristech.archives-ouvertes.fr/hal-01117313" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811403v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/IMG/pdf/sisa1book_vfin_couv_md_pp.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640110v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640107v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468451v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teulier R&#233;gine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duru Michel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820433v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/36990.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450127v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640129v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117319v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117318v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745159v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubreil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745160v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745148v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04089590v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503297v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187567v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187564v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117309v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639734v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187562v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745151v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180463v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02094669v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02094667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187563v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818170v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180468v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456910v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187555v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Coulon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillon Jean-Pierre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187557v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700383v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745117v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745114v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745112v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187553v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franck.aggeri@mines-paristech.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703057v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brabant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beulque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Micheaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ntsond&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Steux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03711869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cerland-Kamelgarn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03651602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2201.0016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03711861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ntsonde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M. G. van Der Werf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02071-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106882v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125714" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03447721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.104.0019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02955668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02500583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2017-0111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02533449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Iken" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2019027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cartel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617736937" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.212.0834" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615553v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2081" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01681886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Caneill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dahan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poivet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.086.0140" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.086.0054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.201.0028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.086.0006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.250.65-85" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202055v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840611430589" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labouze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.013.0302" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639741v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Branciard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elmquist" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pohl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2009.026394" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09696470910974162" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9W32QVDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644623v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9310.2007.00457.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KM791XWR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(02)01308-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFH2DSD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745157v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644610v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745150v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745149v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ga&#239;da" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Le Chippey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05380240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Combes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04587358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monjarret Gillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04590146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Disse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312622v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978260v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ayrault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388507v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02935283v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02935368v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086425v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iken Nabila" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324267v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099357v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01494661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02934436v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622221v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488272v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290800v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368036v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504073v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901216v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200628v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01168201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089472v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089489v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268482v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743367v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susse Georg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garza de Linde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pinheiro-Croisel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Reijonen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820325v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745141v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano Morandat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745135v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820272v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745139v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745137v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745131v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abrassart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645708v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745125v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745122v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745121v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745120v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235294v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Louda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703045v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecointe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesueur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04799346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04089606v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04089595v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748264v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640081v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640096v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05548052v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806945v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003251095-13" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03651618v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/51456/9783030771270.pdf?sequence=1#page=201" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806936v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03504766v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503256v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/lectures-relectures/ouvrage/645-philosophie-et-outils-de-gestion.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gilbe.2021.02.0068" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03021053v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864698v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49820-1_80-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615460v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/power-policy-and-profit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01511077v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01230457v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230536v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800080v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100813900" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083442v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089481v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117313v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-mines-paristech.archives-ouvertes.fr/hal-01117313" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811403v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/IMG/pdf/sisa1book_vfin_couv_md_pp.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640110v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640107v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468451v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teulier R&#233;gine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duru Michel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820433v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/36990.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450127v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640129v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117319v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117318v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745159v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubreil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745160v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745148v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04089590v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503297v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187567v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187564v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117309v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639734v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187562v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745151v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180463v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02094669v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02094667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187563v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818170v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180468v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456910v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187555v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Coulon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillon Jean-Pierre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187557v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700383v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745117v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745114v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745112v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187553v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>