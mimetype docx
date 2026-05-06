--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Aggeri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck.aggeri@mines-paristech.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: (33) 1 40 51 92 09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor, HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation: MINES ParisTech, PSL University, CGS-i3, UMR 9217, 60, Bvd Saint-Michel 75006 Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the PhD program in management at MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Former head of the EMS department (Economy, Management, Society), (2012-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Former Director of the CGS (2008-2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR in Management, Université Paris Dauphine, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in Management, MINES ParisTech, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graduated from the Ecole Normale Supérieure de Cachan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Aggeri conducts research on the management and politics of innovation, CSR and sustainability. In collaboration with industrial partners and international researchers, he examines how new corporate business practices and institutional settings emerge in joint innovation processes. More precisely, his interest is to understand the conditions under which sustainability issues may become a driver for strategic renewal. In this perspective, a first dimension of the research is to characterize the strategy processes at stake the changes involved in terms of technology, managerial practices, tools and business models. A second dimension is to raise the managerial capabilities (reasonings, methods, partnerships) built by pioneering corporations to conduct sustainability oriented innovations and explore new fields of value. Agriculture, construction and the automobile industry, where intensive efforts are made to invent new sustainability management models, are fieldworks he is currently studying with colleagues and PhD students within national and international research programs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research areas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable development</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corporate Social Responsibility</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environmental management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecodesign strategies and practices</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circular economy and business models</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carbon accounting and low-carbon strategies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Extended Producer Responsibility</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Innovation and research management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Strategic management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Management instruments</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Performativity of management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">History of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the board of RIODD network (International Network on Organizations and Sustainable Development), former President of the scientific committee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the scientific college of the FNEGE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the board of SFM (French Management Society)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the scientific committee of the AIMS (International Association of Strategic Management)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regular member of HCERES committees (national evaluation exercise for research labs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former member of ANR programs boards (PRECODD, ADD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the editorial board of RFG (Revue Française de Gestion), and ROR (Responsible Organization Review)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the scientific committee of Management international (Ca) and m@n@gement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ad hoc reviewer for other journals: Organization Studies, European Management Journal, Cleaner Production, R&D Management, European Management Review, Finance Contrôe Stratégie, Gérer et Comprendre, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PHD supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 thesis defended (3 of them prized), 4 under way</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">More than 60 PhD or HDR jury participations in management, sociology, economics, policy science and engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative socio-economic activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsible of the ParisTech “Urban Mines” Chair (sponsored by ESR) since 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible of more than thirty public research projects in the past fifteen years (ANR, ADEME, PUCA, etc.) and private research projects (Renault, Vinci, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current collaborative research programs:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Carbon accounting and low-carbon strategies (ADEME)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Circular business models (Renault, Cifre thesis, Matériaupôle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Extended producer responsibility (EPR) and innovative commons (chair Urban Mines)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monthly chronicle for Alternatives Economiques (since sept. 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Occasional chronicler for The Conversation and le Monde de l’économie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interviews for television (Xerfi canal, France 24) and radio (France Culture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses and Curricula at MINES Paris Tech:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course on environmental management and ecodesign (PSL week for engineers and designers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course on innovation and the circular economy (Athens week)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course on ecodesign management in the “energy systems life cycle” curricula</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other courses:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course Environmental management, corporate strategies for sustainability, innovation management at Nanterre University (Master EDDEE, master GDO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Epistemology and methodology of intervention research (Dauphine and Mines PhD programs)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie des outils de gestion: Régis Martineau. Presses des Mines, 2023, 166 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314 (1), pp.100-106. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'économie circulaire forte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rompre avec le culte de l'innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological transformation: pathways to frugal and responsible innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoter vers l’économie circulaire : trajectoires et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (110), pp.121-131. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.110.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufficiency-based circular business models: An established retailers’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ntsondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 429, pp.139431. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles innovations pour un monde de post-croissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (98), pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie circulaire, une renaissance durable ? De la circularité faible à la circularité forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (110), pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives critiques sur la culture de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Galluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations d'un chercheur sur la politique de développement durable et la transition écologique dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Cerland-Kamelgarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (44), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 2030 : le retour du colbertisme high-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 481-482 (1), pp.16-20. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2201.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire comme utopie rationnelle : de la fiction à sa performation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (304), pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing environmental labelling of food products in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo M. G. van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.926-931. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-022-02071-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-modulation as a driver for eco-design: a dynamic view of the French collective EPR scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 289, pp.125714. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.125714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106882v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating innovation and creating new markets – The potential of circular public procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 308, pp.127303. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise comme acteur politique : un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 104 (3), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.104.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éco-conception à l'éco-innovation : cadrages et transformations des pratiques des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to an innovative circular economy Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Industry and Waste: toward the Circular Economy, 23, pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial eco-parks as drivers of the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Industry and Waste: toward a Circular Economy, 23, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to urban mines: a historical perspective on the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Industry and Waste: toward a Circular Economy, 23, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (288), pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 462, pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of carbon accounting: how instruments and dispositifs interact in new practice creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Accounting, Management and Policy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.505-522. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SAMPJ-09-2017-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les juges se saisissent de la performativité du discours managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.161-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sustainable material use in the automotive industry: Life Cycle Costing and socio-technical approach to material use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (5), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2019027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déchet comme potentiel commun : vers une nouvelle forme de gouvernance de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just for fun! How experimental spaces stimulate innovation in institutionnalized fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.65-92. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840617736937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Girin : une oeuvre singulière à découvrir ou à redécouvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Juin (132), pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter pour agir ? La performativité de la comptabilité carbone en question. Actes de calcul et mise en dispositif dans une grande entreprise française du secteur de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.834-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting before acting? The performativity of carbon accounting called into question - Calculation acts and dispositifs in a big French construction company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.834 - 857. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.212.0834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models circulaires : vers une création et captation de valeur pérenne ? Les enseignements du recyclage et de la réutilisation automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21-1 (NS-1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire : mise en perspective historique et enjeux contemoprains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermines - Revue des Ingénieurs des MINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, juillet-août (498), pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance des grandes entreprises mondialisées à l'épreuve du judiciaire. De l’affaire Volkswagen au dieselgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le management face au judiciaire, novembre-décembre (269), pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Poivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1), pp.140 - 150. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.086.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire confiance aux économistes pour résoudre le problème du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juin (128)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire méconnue du marché européen du carbone : archéologie du secteur électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entreprises et changement climatique, 86, pp.54-70. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.086.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de gestion et agencement organisationnel Retour sur deux concepts clés de l'oeuvre de Jacques Girin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can performativity contribute to management and organization research? Theoretical perspectives and analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.28-69. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.201.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique et les entreprises : enjeux, espaces d’action, régulations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1), pp.6 - 20. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.086.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obsession de la productivité et la fabrique du chercheur publiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ecrire et publier, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes gestionnaires à l'épreuve de la pensée économique standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (41/250), pp.65-85. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.250.65-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire au prisme de l'évaluation économique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généalogie de la pensée managériale sur la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 ans d'influence, 41 (253)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉPONSE À MICHEL ALBOUY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (252), pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence et gouvernementalité : la redevabilité en matière de RSE à l'épreuve des pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre les entreprises redevables à l’égard de la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les biens communs par les changements institutionnels : régimes de propriété autour des races animales face à l’innovation génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un dispositif stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline and Change: How Technologies and Organizational Routines Interact in New Practice Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.39-69. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840611430589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil scientifique comme instrument d'objectivation de la communication environnementale : Discussion d'un usage de L'Analyse de Cycle de Vie (ACV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.63,77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer pour gérer des races locales : conception, rôles et usages des instruments scientifiques de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.143-156. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer pour gérer des races locales : conception, rôles et usages des instruments scientifiques de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'animal sélectionnable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.302-336. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.013.0302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme champ d'innovation. Scénarisations et scénographies de l'innovation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215, pp.86-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion au prisme de ses instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.5-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion au prisme de ses instruments. Une analyse généalogique des approches théoriques fondées sur les instruments de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°3, pp.5-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological platforms in the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological platforms in the life sciences. Public policies, organizations and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Industrial Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'activité dans l'instrumentation en biotechnologies : construire l'offre ou répondre à la demande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing learning in the automotive industry - the innovation race for electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elmquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.123-147. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2009.026394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The active role of instruments in articulating knowing and knowledge: the case of animal qualification practices in breeding organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Learning Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (5), pp.371-385. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09696470910974162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un habitat à énergie positive : éclairage sur notre futur commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat institutionnel et apprentissages collectifs. Le cas de la Global Reporting Initiative (GRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (2), pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généalogie de la pensée managériale sur la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (180), pp.131-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'activité dans l'instrumentation en biotechnologies : construire l'offre ou répondre à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and project development : an impossible equation ? Lessons from an innovative automobile project development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9310.2007.00457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance par l’innovation environnementale: la construction de gamme de produits « verts » chez Monoprix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences de la vie : politiques publiques, organisations et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurations, délocalisations : les nouvelles formes de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005/1 (47), pp.235-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises françaises et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordres socio-économiques et polarisation de la recherche dans l'agriculture : pour une critique des rapports science/société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (1), pp.113-133. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0296(02)01308-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurations industrielles et mondialisation : une reconversion aussi pour l'Etat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier innovation et réduction des délais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques Marchiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques d'environnement comme politiques de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 60, pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental policies and innovation : a knowledge-based perspective on cooperative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28, pp.699-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’Etat doit-il remédier aux défaillances du marché ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Meaningful Digital Transformation in Healthcare Organizations: An Empirical Case Study of eConsult Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025 - Managing with Purpose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of tools used to support companies’ biodiversity strategies and action plans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Le Chippey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2025 - Innovation &amp; Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télésuivi hospitalier et reconfiguration des frontières de l'hôpital : comparaison de plusieurs dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépassement des frontières dans les organisations de santé : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS), Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de la sobriété par les entreprises : forces en tension et degrés d’appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2025 : Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire forte : comment passer à l’échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Monjarret Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international de recherche sur les organisations et le développement durable (RIODD), Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation of hospitals: how to collaborate with start-ups? The case of setting up a medical telemonitoring activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2024 Conference Fostering Innovation to Address Grand Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bath School of Management, UK, Jun 2024, Bath (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la transition des exploitations agricoles par la comptabilité socio-environnementale : le cas d'un réseau national de centres de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la télémédecine au parcours de santé : échanger pour mieux coopérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chaire Santé de l’Université de Lorraine : Laboratoire lorrain de recherche en management (CEREFIGE) et IAE Metz, Nov 2023, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la transition des exploitations agricoles par la comptabilité socio-environnementale : le cas d'un réseau national de centres de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols comme communs à gérer. La comptabilité écologique comme levier de transformation des pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN INDUSTRIAL ECOLOGY PERSPECTIVE ON SUSTAINABLE BUSINESS MODELS: THE CASE OF SUSTAINABLE DISTRICT HEATING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2021 - Reshaping capitalism for a sustainable world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of sustainable district heating to foster local ecological transitionan industrial ecology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to lead a sustainability transition at the company level? An approach based on management tools performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les obstacles au développement de l'éco- conception ? Une analyse compréhensive des stratégies et des interactions au sein des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS - XXIXe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecodesign to responsible eco-innovation A comprehensive investigation of responsible innovation in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EGOS Colloquium - Organizing for Sustainable Future : Responsibility, Renewal &amp; Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy as a performative concept based on a rational utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of management tools in the sustainable transition at the organization level: typology of impact valuation tools and mapping of business practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iken Nabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th NEST conference 2019: Transitions to Where? Shared values and visions for sustainability transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une autre conceptualisation de l'éco-conception : une analyse critique des problématisations et des pratiques des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting the Circular Economy transition -the role of circular public procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to conduct a sustainability transition at the company level? The role of impact valuation tools and management instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation responsable ou comment des « utopies rationnelles » peuvent générer un changement sociétal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès du RIODD: POUR CHANGER OU POUR DURER ? LE DÉVELOPPEMENT DURABLE EN QUESTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Responsible Innovation Ecosystem, a new approach for inter-organizational cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ntsondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la comptabilité carbone de la conception à l’usage : le rôle des pouvoirs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la RSE dans le contexte d’un pays en voie de développement, le cas de l’économie circulaire au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité collective en pratique: Un modèle dynamique de la co-régulation. Le cas de la filière à responsabilité élargie du producteur des déchets d’équipements électriques et électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Symposium on Process Organization Studies, Theme: “Institutions and Organizations: A Process View"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Process Organization Studies, Jun 2017, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une politique de gestion des déchets vers une politique d’économie circulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OPDE - Les Outils pour Décider Ensemble </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of CSR by means of transparency standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris-Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying performation: the arrangement of speech, calculation and writing acts within dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation environnementale et création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Management, Aug 2016, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of hybrid co-regulation: empirical evidence and rationale in the field of e-waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium Organizing in the Shadow of Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Business Model Innovation: Key Patterns and Challenges to unleash recycling value creation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of transparency in the field of CSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of hybrid co-regulation: empirical evidence and rationale in the field of e-waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que signifie être transparent ? La régulation de la transparence : la matérialisation d’un idéal en technologie de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation environnementale et création de valeur : Émergence et conditions de développement de BM circulaires dans la filière des déchets d'équipements électriques et électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation environnementale et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe thématique « Innovation » de l’AIMS, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONSTRUCTION DE LA COMPTABILITE CARBONE : HISTOIRE, USAGES ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie circulaire au prisme des business models – les enseignements de la fin de vie automobile - XXIVe Conférence Internationale de Management Stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy making as bricolage: the role of platforms in institutional innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTATION AND BRICOLAGE ON INSTITUTIONS: UNDERSTANDING THE SELECTION OF NEW ARRANGEMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENABLING PERFORMATIVITY IN 'SKUNK LABS': THE UNTOLD STORY OF CARBON MARKETS DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECO-DISTRICTS AND SUSTAINABLE CITIES - INSTITUTIONALIZATION THROUGH EXPERIMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susse Georg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Garza de Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pinheiro-Croisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, United States. pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing industry architectures: managing the expansions of the value landscape to overcome speculative hype and realization paralysis - the revealing case of &amp;quot;building with hemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on System Innovations, Knowledge Regimes, and Design Practices towards Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lelystad, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATION IN SUSTAINABLE CONSTRUCTION: ECO-CITIES AND SOCIAL HOUSING IN FRANCE AND DENMARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susse Georg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Garza de Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satu Reijonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSTRUCTIONS MATTER - Managing Complexities, Decisions and Actions in the Building Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Denmark. pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing exploratory innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulating knowing and knowledge: the role of instrumentation in learning processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organization Studies 2008 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of aesthetic practices in scientific animal breeding activities. The interplay between technology-embedded knowledge and knowing in a heterogeneous organizational context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'activité dans l'instrumentation en biotechnologies : construire l'offre ou répondre à la demande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférence internationale de management stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d’activité dans l’instrumentation en biotechnologies: construire l’offre ou répondre à la demande?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building dynamic capabilities by means of routine creation: the case of a technological breeding routine in sheep farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. European Group for Organizational Studies Colloquium (EGOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Vienna, Austria. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion au prisme de ses instruments. Une généalogie des approches fondées sur les instruments en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of a CSR Industry: Legitimacy and Feasibility as the Two Pillars of the Institutionalization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM, HEC Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux managériaux pour l'éco-conception? Vers un modèle contingent de pilotage de l'éco-conception dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Abrassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional entrepreneurship as a knowledgeable, distributed and mediated activity: The case of the Global Reporting Initiative (GRI).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional work in emerging fields : a more distributed, cooperative and enabling figure of institutional entrepreneurs. The case of the global reporting Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des stakeholders permet-elle de rendre compte des pratiques d'entreprise en matière de RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de gouvernementalité : retour sur trente ans de politiques environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le politique vu avec Foucault Colloque international : Quelle est la fécondité des outils de Michel Foucault pour analyser le politique ?, colloque international, Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent is it possible to combine lead time reduction and innovation ? Lessons from a recent automobile project development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et gouvernement de l’environnement : la formation d’un nouvel espace d’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Condor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de la stratégie dans l’incertain, le cas du recyclage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation as a learning process of economy creation : the car waste problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNETIC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory process, innovation and industrial strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the greening of industry network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'agir moderne. Rationalités créatives, entreprises responsables et périls communs. Autour des travaux d'Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinah Louda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA, 2025, 978-2-7472-3521-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire : imaginaires et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. Presses des Mines, 2024, Economie et gestion, 978-2-38542-578-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economía circular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La marca editora, 2024, 978-950-889-473-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions la Découverte, 2023, Repères, Pascal Combemale, 978-2-348-07755-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation, mais pour quoi faire ? Essai sur un mythe économique, social et managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Seuil, 2023, 978-2-02-148448-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.224, 2012, 978-2-911256-95-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité marchande sans le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.385, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Abrassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.278, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinah Louda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'agir moderne. Rationalités créatives, entreprises responsables et périls communs. Autour des travaux d'Armand Hatchuel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2025, 978-2-7472-3521-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation of environmental management tools by companies: explaining the implementation gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iken Nabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baret, P., Songini, L. and Pistoni A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable accounting, management, control and reporting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.233-263, 2022, Sustainable accounting, management, control and reporting, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003251095-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting Internal Price of Environmental Criteria, the Good Way to Transform Organization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klos, Kalkowska, Kasprzak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a sustainable future - Life Cycle Management. Challenges and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-195, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la RSE à la lumière des travaux de Jean-François Chanlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouville, G. et Yousfi, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dimensions oubliées de la gestion. Mélanges en l'honneur de Jean-François Chanlat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Laval, pp.209-223, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire, le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Delchet-Cochet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie circulaire : de la réduction de déchets à la création de valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité chez Foucault : une perspective sur l’instrumentation de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilbert; Damien Mourey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et outils de gestion. Entre dévoilement des impensés et nouvelles potentialités de théorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS; EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-100, 2021, Lectures / Relectures, 978-2-37687-515-4. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gilbe.2021.02.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Economy: Historical Perspective and Contemporary Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delchet, Karen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular economy: from waste reduction to value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.3-12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation transformée par l'innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Baker; Valérie Beaudoin; Brice Laurent; Nathalie Raulet-Croset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et participation. Approches critiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.283-307, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel and the Refoundation of Management Research: Design Theory and the Epistemology of Collective Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David B. Szabla, William A. Pasmore, Mary A. Barnes, Asha N. Gipson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Organizational Change Thinkers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, pp.1-15, 2017, 978-3-319-49820-1. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49820-1_80-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy making as collective bricolage: the role of the electricity sector in the making of the European carbon market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Garsten, Adrienne Sörbom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, policy and profit: corporate engagement in politics and governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-78471-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et compétitivité : une relation introuvable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Chanteau, Kathia Martin-Chenut et Michel Capron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise et responsabilité sociale en questions. Savoirs et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.21-38, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-intervention : fondements et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérome Barthélemy et Nicolas Mottis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la pointe du management. Ce que la recherche apporte au manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.79-100, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité carbone dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Poivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bourges, Jean-Sébastien Broc, Thomas Gourdon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.223-227, 2015, 978-2-35671-233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comptabilité carbone aux stratégies bas carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourges, B. ; Broc, J.S. ; Gourdon, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir. Aperçu pluridisciplinaire des recherches francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.27-41, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'instrumentation gestionnaire : une généalogie des approches par les instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instrumentation d'action publique : controverses, résistance, effets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350 p., 2014, Académique (Sciences Po), 978-2-7246-1456-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'instrumentation gestionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Halpern, Pierre Lascoumes, Patrick Le Galès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instrumentation d'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d’éco-conception comme support cognitif de la fabrication de l’urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pinheiro-Croisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Peuportier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoconception des ensembles bâtis et des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management environnemental produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérome Adnot, Dominique Marchio et Philippe Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable fibres of generative expectation management: The “building with hemp” case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Barbier et Boelie Elsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 262 p., 2012, 2-7380-1306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable fibres of generative expectation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-7380-1306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité marchande sans le marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.231-245, 2010, Economie et gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché, une notion si équivoque...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité marchande sans le marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.11-23, 2010, Economie et gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques à la rencontre des pratiques à travers les instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teulier Régine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duru Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision Démarches en agriculture, agrolaimentare et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.91-99, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques à la rencontre des pratiques à travers les instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision. Démarches en agriculture, agroalimentaire et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, octobre 2009, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentiels stratégiques de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : tensions d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.316-320, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de l'écoconception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Abrassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatchuel A. et Weil B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.238-252, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of a CSR industry: legitimacy and feasibility as the two pillars of the institutionalization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Den Hond F., De Bakker F. and Neergard P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing corporate social responsibility in action: talking, doing and measuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de gouvernementalité dans le domaine de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Hatchuel, Eric Pezet, Ken Starkey et Olivier Lenay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement, organisation et gestion: l'héritage de Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Laval, pp.431-464, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations industrielles, vecteurs de la modernisation publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les annales de l'Ecole de Paris, Vol. X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-225, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier innovation et réduction des délais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de l'Ecole de Paris du Management, vol. IX </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-131, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prospective et quelle gouvernance pour les politiques du développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.Heurgon, J.Landrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prospective d’un siècle à l’autre : nouvelles dimensions de la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.188-203, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement pas à pas - le développement de la problématique du recyclage dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les annales de l’Ecole de Paris vol. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire, un modèle véritablement soutenable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et déchets : sur la voie de l'économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes Uber ou l'Emprise de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques, version</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Led Zeppelin or the genius of anti-marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe du prix unique du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.alternatives-economiques.fr/franck-aggeri/carbone-mythe-prix-unique/00078751</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring low carbon futures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at management through its instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de progrès sans innovation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurations industrielles: une reconversion aussi pour l'Etat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affichage environnemental des produits alimentaires. Rapport du conseil scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérimentation nationale pilotée par le Ministère de la Transition Écologique, le Ministère de l'Agriculture et de l'Alimentation, le Ministère de l'Économie, des Finances et de la Relance et l’ADEME. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METTRE EN PLACE UNE DÉMARCHE D'ÉCONOMIE CIRCULAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - PSL Research University - Centre de Gestion Scientifique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de l'économie circulaire - version courte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] mines paristech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la recherche-intervention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie et pratique en management. Dunod. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet CANNAFLAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant: quels effets sur les pratiques de recherche et les formes de couplage science-innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mire. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant : quels effets sur les pratiques de recherche et les formes de couplage science-innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Paris. 2006, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes agricoles innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillon Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport à la Direction de l'INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aide à la décision. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment agir sur les risques de désindustrialisation dans la filière automobile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'intervention des ICTA dans les processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et diffusion d’une méthodologie d’éco-conception pour les équipementiers plastiques de l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PREDIT. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie : l'organisation et les outils de gestion des ressources technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport pour l'ANRT, Mines ParisTech. 2000, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eco-Emballages agreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NEAPOL Project. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Aggeri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck.aggeri@mines-paristech.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: (33) 1 40 51 92 09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor, HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation: MINES ParisTech, PSL University, CGS-i3, UMR 9217, 60, Bvd Saint-Michel 75006 Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the PhD program in management at MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Former head of the EMS department (Economy, Management, Society), (2012-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Former Director of the CGS (2008-2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR in Management, Université Paris Dauphine, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in Management, MINES ParisTech, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graduated from the Ecole Normale Supérieure de Cachan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Aggeri conducts research on the management and politics of innovation, CSR and sustainability. In collaboration with industrial partners and international researchers, he examines how new corporate business practices and institutional settings emerge in joint innovation processes. More precisely, his interest is to understand the conditions under which sustainability issues may become a driver for strategic renewal. In this perspective, a first dimension of the research is to characterize the strategy processes at stake the changes involved in terms of technology, managerial practices, tools and business models. A second dimension is to raise the managerial capabilities (reasonings, methods, partnerships) built by pioneering corporations to conduct sustainability oriented innovations and explore new fields of value. Agriculture, construction and the automobile industry, where intensive efforts are made to invent new sustainability management models, are fieldworks he is currently studying with colleagues and PhD students within national and international research programs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research areas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable development</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corporate Social Responsibility</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environmental management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecodesign strategies and practices</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circular economy and business models</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carbon accounting and low-carbon strategies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Extended Producer Responsibility</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Innovation and research management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Strategic management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Management instruments</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Performativity of management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">History of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the board of RIODD network (International Network on Organizations and Sustainable Development), former President of the scientific committee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the scientific college of the FNEGE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the board of SFM (French Management Society)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the scientific committee of the AIMS (International Association of Strategic Management)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regular member of HCERES committees (national evaluation exercise for research labs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former member of ANR programs boards (PRECODD, ADD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the editorial board of RFG (Revue Française de Gestion), and ROR (Responsible Organization Review)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the scientific committee of Management international (Ca) and m@n@gement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ad hoc reviewer for other journals: Organization Studies, European Management Journal, Cleaner Production, R&D Management, European Management Review, Finance Contrôe Stratégie, Gérer et Comprendre, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PHD supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 thesis defended (3 of them prized), 4 under way</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">More than 60 PhD or HDR jury participations in management, sociology, economics, policy science and engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative socio-economic activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsible of the ParisTech “Urban Mines” Chair (sponsored by ESR) since 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible of more than thirty public research projects in the past fifteen years (ANR, ADEME, PUCA, etc.) and private research projects (Renault, Vinci, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current collaborative research programs:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Carbon accounting and low-carbon strategies (ADEME)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Circular business models (Renault, Cifre thesis, Matériaupôle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Extended producer responsibility (EPR) and innovative commons (chair Urban Mines)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monthly chronicle for Alternatives Economiques (since sept. 2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Occasional chronicler for The Conversation and le Monde de l’économie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interviews for television (Xerfi canal, France 24) and radio (France Culture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses and Curricula at MINES Paris Tech:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course on environmental management and ecodesign (PSL week for engineers and designers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course on innovation and the circular economy (Athens week)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course on ecodesign management in the “energy systems life cycle” curricula</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other courses:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Course Environmental management, corporate strategies for sustainability, innovation management at Nanterre University (Master EDDEE, master GDO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Epistemology and methodology of intervention research (Dauphine and Mines PhD programs)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie circulaire : le renouveau d’un sujet ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 121 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.121.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’ai fait un rêve : devenir un manager circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élucidations managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 6 (2), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/elma.006.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'économie circulaire forte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rompre avec le culte de l'innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie des outils de gestion: Régis Martineau. Presses des Mines, 2023, 166 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314 (1), pp.100-106. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufficiency-based circular business models: An established retailers’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ntsondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 429, pp.139431. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles innovations pour un monde de post-croissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (98), pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie circulaire, une renaissance durable ? De la circularité faible à la circularité forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (110), pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoter vers l’économie circulaire : trajectoires et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (110), pp.121-131. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.110.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives critiques sur la culture de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Galluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological transformation: pathways to frugal and responsible innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire comme utopie rationnelle : de la fiction à sa performation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (304), pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations d'un chercheur sur la politique de développement durable et la transition écologique dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Cerland-Kamelgarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (44), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 2030 : le retour du colbertisme high-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 481-482 (1), pp.16-20. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2201.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing environmental labelling of food products in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo M. G. van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.926-931. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-022-02071-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éco-conception à l'éco-innovation : cadrages et transformations des pratiques des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to an innovative circular economy Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Industry and Waste: toward the Circular Economy, 23, pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial eco-parks as drivers of the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Industry and Waste: toward a Circular Economy, 23, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to urban mines: a historical perspective on the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Industry and Waste: toward a Circular Economy, 23, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-modulation as a driver for eco-design: a dynamic view of the French collective EPR scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 289, pp.125714. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.125714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106882v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating innovation and creating new markets – The potential of circular public procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 308, pp.127303. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise comme acteur politique : un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 104 (3), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.104.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (288), pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 462, pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of carbon accounting: how instruments and dispositifs interact in new practice creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Accounting, Management and Policy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.505-522. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SAMPJ-09-2017-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les juges se saisissent de la performativité du discours managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.161-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déchet comme potentiel commun : vers une nouvelle forme de gouvernance de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just for fun! How experimental spaces stimulate innovation in institutionnalized fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.65-92. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840617736937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sustainable material use in the automotive industry: Life Cycle Costing and socio-technical approach to material use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (5), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2019027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter pour agir ? La performativité de la comptabilité carbone en question. Actes de calcul et mise en dispositif dans une grande entreprise française du secteur de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.834-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting before acting? The performativity of carbon accounting called into question - Calculation acts and dispositifs in a big French construction company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.834 - 857. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.212.0834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models circulaires : vers une création et captation de valeur pérenne ? Les enseignements du recyclage et de la réutilisation automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21-1 (NS-1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Girin : une oeuvre singulière à découvrir ou à redécouvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Juin (132), pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire : mise en perspective historique et enjeux contemoprains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermines - Revue des Ingénieurs des MINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, juillet-août (498), pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can performativity contribute to management and organization research? Theoretical perspectives and analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.28-69. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.201.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire confiance aux économistes pour résoudre le problème du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juin (128)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire méconnue du marché européen du carbone : archéologie du secteur électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entreprises et changement climatique, 86, pp.54-70. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.086.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de gestion et agencement organisationnel Retour sur deux concepts clés de l'oeuvre de Jacques Girin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance des grandes entreprises mondialisées à l'épreuve du judiciaire. De l’affaire Volkswagen au dieselgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le management face au judiciaire, novembre-décembre (269), pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Poivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1), pp.140 - 150. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.086.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique et les entreprises : enjeux, espaces d’action, régulations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1), pp.6 - 20. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.086.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obsession de la productivité et la fabrique du chercheur publiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ecrire et publier, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire au prisme de l'évaluation économique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généalogie de la pensée managériale sur la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 ans d'influence, 41 (253)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes gestionnaires à l'épreuve de la pensée économique standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (41/250), pp.65-85. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.250.65-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉPONSE À MICHEL ALBOUY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (252), pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence et gouvernementalité : la redevabilité en matière de RSE à l'épreuve des pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre les entreprises redevables à l’égard de la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un dispositif stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les biens communs par les changements institutionnels : régimes de propriété autour des races animales face à l’innovation génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline and Change: How Technologies and Organizational Routines Interact in New Practice Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.39-69. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840611430589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil scientifique comme instrument d'objectivation de la communication environnementale : Discussion d'un usage de L'Analyse de Cycle de Vie (ACV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.63,77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer pour gérer des races locales : conception, rôles et usages des instruments scientifiques de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.143-156. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer pour gérer des races locales : conception, rôles et usages des instruments scientifiques de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme champ d'innovation. Scénarisations et scénographies de l'innovation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215, pp.86-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'animal sélectionnable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.302-336. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.013.0302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion au prisme de ses instruments. Une analyse généalogique des approches théoriques fondées sur les instruments de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°3, pp.5-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological platforms in the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological platforms in the life sciences. Public policies, organizations and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Industrial Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion au prisme de ses instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.5-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing learning in the automotive industry - the innovation race for electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elmquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.123-147. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2009.026394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'activité dans l'instrumentation en biotechnologies : construire l'offre ou répondre à la demande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un habitat à énergie positive : éclairage sur notre futur commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The active role of instruments in articulating knowing and knowledge: the case of animal qualification practices in breeding organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Learning Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (5), pp.371-385. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09696470910974162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat institutionnel et apprentissages collectifs. Le cas de la Global Reporting Initiative (GRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (2), pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généalogie de la pensée managériale sur la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (180), pp.131-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'activité dans l'instrumentation en biotechnologies : construire l'offre ou répondre à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and project development : an impossible equation ? Lessons from an innovative automobile project development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9310.2007.00457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance par l’innovation environnementale: la construction de gamme de produits « verts » chez Monoprix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences de la vie : politiques publiques, organisations et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques autonomes des entreprises aux systèmes de régulation à multiples parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Aloisi de Larderel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Massard-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 45 (4), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.045.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurations, délocalisations : les nouvelles formes de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005/1 (47), pp.235-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises françaises et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier innovation et réduction des délais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurations industrielles et mondialisation : une reconversion aussi pour l'Etat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordres socio-économiques et polarisation de la recherche dans l'agriculture : pour une critique des rapports science/société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (1), pp.113-133. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0296(02)01308-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques Marchiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques d'environnement comme politiques de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 60, pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental policies and innovation : a knowledge-based perspective on cooperative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28, pp.699-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’Etat doit-il remédier aux défaillances du marché ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity management in contemporary organisations: analysis of sustainability reports to understand corporate biodiversity practices in light of the dispositive in which they operate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Le Chippey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Alsted Søndergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Skjøtt Linneberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Business Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of tools used to support companies’ biodiversity strategies and action plans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Le Chippey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2025 - Innovation &amp; Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télésuivi hospitalier et reconfiguration des frontières de l'hôpital : comparaison de plusieurs dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépassement des frontières dans les organisations de santé : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS), Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de la sobriété par les entreprises : forces en tension et degrés d’appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2025 : Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Meaningful Digital Transformation in Healthcare Organizations: An Empirical Case Study of eConsult Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025 - Managing with Purpose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire forte : comment passer à l’échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Monjarret Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rodhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international de recherche sur les organisations et le développement durable (RIODD), Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation of hospitals: how to collaborate with start-ups? The case of setting up a medical telemonitoring activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2024 Conference Fostering Innovation to Address Grand Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bath School of Management, UK, Jun 2024, Bath (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la télémédecine au parcours de santé : échanger pour mieux coopérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chaire Santé de l’Université de Lorraine : Laboratoire lorrain de recherche en management (CEREFIGE) et IAE Metz, Nov 2023, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la transition des exploitations agricoles par la comptabilité socio-environnementale : le cas d'un réseau national de centres de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la transition des exploitations agricoles par la comptabilité socio-environnementale : le cas d'un réseau national de centres de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols comme communs à gérer. La comptabilité écologique comme levier de transformation des pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of sustainable district heating to foster local ecological transitionan industrial ecology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN INDUSTRIAL ECOLOGY PERSPECTIVE ON SUSTAINABLE BUSINESS MODELS: THE CASE OF SUSTAINABLE DISTRICT HEATING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2021 - Reshaping capitalism for a sustainable world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les obstacles au développement de l'éco- conception ? Une analyse compréhensive des stratégies et des interactions au sein des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS - XXIXe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to lead a sustainability transition at the company level? An approach based on management tools performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecodesign to responsible eco-innovation A comprehensive investigation of responsible innovation in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EGOS Colloquium - Organizing for Sustainable Future : Responsibility, Renewal &amp; Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of management tools in the sustainable transition at the organization level: typology of impact valuation tools and mapping of business practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iken Nabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th NEST conference 2019: Transitions to Where? Shared values and visions for sustainability transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy as a performative concept based on a rational utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une autre conceptualisation de l'éco-conception : une analyse critique des problématisations et des pratiques des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Steux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting the Circular Economy transition -the role of circular public procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to conduct a sustainability transition at the company level? The role of impact valuation tools and management instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation responsable ou comment des « utopies rationnelles » peuvent générer un changement sociétal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès du RIODD: POUR CHANGER OU POUR DURER ? LE DÉVELOPPEMENT DURABLE EN QUESTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Responsible Innovation Ecosystem, a new approach for inter-organizational cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ntsondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la comptabilité carbone de la conception à l’usage : le rôle des pouvoirs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la RSE dans le contexte d’un pays en voie de développement, le cas de l’économie circulaire au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité collective en pratique: Un modèle dynamique de la co-régulation. Le cas de la filière à responsabilité élargie du producteur des déchets d’équipements électriques et électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Symposium on Process Organization Studies, Theme: “Institutions and Organizations: A Process View"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Process Organization Studies, Jun 2017, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of transparency in the field of CSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of hybrid co-regulation: empirical evidence and rationale in the field of e-waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Management, Aug 2016, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of hybrid co-regulation: empirical evidence and rationale in the field of e-waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium Organizing in the Shadow of Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Business Model Innovation: Key Patterns and Challenges to unleash recycling value creation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying performation: the arrangement of speech, calculation and writing acts within dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation environnementale et création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que signifie être transparent ? La régulation de la transparence : la matérialisation d’un idéal en technologie de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation environnementale et création de valeur : Émergence et conditions de développement de BM circulaires dans la filière des déchets d'équipements électriques et électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation environnementale et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe thématique « Innovation » de l’AIMS, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of CSR by means of transparency standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris-Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une politique de gestion des déchets vers une politique d’économie circulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OPDE - Les Outils pour Décider Ensemble </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONSTRUCTION DE LA COMPTABILITE CARBONE : HISTOIRE, USAGES ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie circulaire au prisme des business models – les enseignements de la fin de vie automobile - XXIVe Conférence Internationale de Management Stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTATION AND BRICOLAGE ON INSTITUTIONS: UNDERSTANDING THE SELECTION OF NEW ARRANGEMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy making as bricolage: the role of platforms in institutional innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENABLING PERFORMATIVITY IN 'SKUNK LABS': THE UNTOLD STORY OF CARBON MARKETS DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECO-DISTRICTS AND SUSTAINABLE CITIES - INSTITUTIONALIZATION THROUGH EXPERIMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susse Georg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Garza de Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pinheiro-Croisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, United States. pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing industry architectures: managing the expansions of the value landscape to overcome speculative hype and realization paralysis - the revealing case of &amp;quot;building with hemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on System Innovations, Knowledge Regimes, and Design Practices towards Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lelystad, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATION IN SUSTAINABLE CONSTRUCTION: ECO-CITIES AND SOCIAL HOUSING IN FRANCE AND DENMARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susse Georg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Garza de Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satu Reijonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSTRUCTIONS MATTER - Managing Complexities, Decisions and Actions in the Building Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Denmark. pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing exploratory innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulating knowing and knowledge: the role of instrumentation in learning processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organization Studies 2008 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of aesthetic practices in scientific animal breeding activities. The interplay between technology-embedded knowledge and knowing in a heterogeneous organizational context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building dynamic capabilities by means of routine creation: the case of a technological breeding routine in sheep farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. European Group for Organizational Studies Colloquium (EGOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Vienna, Austria. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'activité dans l'instrumentation en biotechnologies : construire l'offre ou répondre à la demande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférence internationale de management stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d’activité dans l’instrumentation en biotechnologies: construire l’offre ou répondre à la demande?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion au prisme de ses instruments. Une généalogie des approches fondées sur les instruments en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of a CSR Industry: Legitimacy and Feasibility as the Two Pillars of the Institutionalization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM, HEC Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux managériaux pour l'éco-conception? Vers un modèle contingent de pilotage de l'éco-conception dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Abrassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional entrepreneurship as a knowledgeable, distributed and mediated activity: The case of the Global Reporting Initiative (GRI).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional work in emerging fields : a more distributed, cooperative and enabling figure of institutional entrepreneurs. The case of the global reporting Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des stakeholders permet-elle de rendre compte des pratiques d'entreprise en matière de RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de gouvernementalité : retour sur trente ans de politiques environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le politique vu avec Foucault Colloque international : Quelle est la fécondité des outils de Michel Foucault pour analyser le politique ?, colloque international, Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et gouvernement de l’environnement : la formation d’un nouvel espace d’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Condor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent is it possible to combine lead time reduction and innovation ? Lessons from a recent automobile project development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de la stratégie dans l’incertain, le cas du recyclage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation as a learning process of economy creation : the car waste problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNETIC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory process, innovation and industrial strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the greening of industry network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'agir moderne. Rationalités créatives, entreprises responsables et périls communs. Autour des travaux d'Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinah Louda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA, 2025, 978-2-7472-3521-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire : imaginaires et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. Presses des Mines, 2024, Economie et gestion, 978-2-38542-578-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economía circular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La marca editora, 2024, 978-950-889-473-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation, mais pour quoi faire ? Essai sur un mythe économique, social et managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Seuil, 2023, 978-2-02-148448-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions la Découverte, 2023, Repères, Pascal Combemale, 978-2-348-07755-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.224, 2012, 978-2-911256-95-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité marchande sans le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.385, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Abrassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.278, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinah Louda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'agir moderne. Rationalités créatives, entreprises responsables et périls communs. Autour des travaux d'Armand Hatchuel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2025, 978-2-7472-3521-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IV. Méthodes et outils de l'économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Aggeri, Rémi Beulque, Helen Micheaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-78, 2023, 9782348077555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II/L'économie circulaire : un objet scientifique non identifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Aggeri, Rémi Beulque, Helen Micheaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-41, 2023, 9782348077555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting Internal Price of Environmental Criteria, the Good Way to Transform Organization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Iken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klos, Kalkowska, Kasprzak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a sustainable future - Life Cycle Management. Challenges and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-195, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation of environmental management tools by companies: explaining the implementation gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iken Nabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baret, P., Songini, L. and Pistoni A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable accounting, management, control and reporting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.233-263, 2022, Sustainable accounting, management, control and reporting, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003251095-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la RSE à la lumière des travaux de Jean-François Chanlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouville, G. et Yousfi, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dimensions oubliées de la gestion. Mélanges en l'honneur de Jean-François Chanlat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Laval, pp.209-223, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire, le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Delchet-Cochet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie circulaire : de la réduction de déchets à la création de valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité chez Foucault : une perspective sur l’instrumentation de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilbert; Damien Mourey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et outils de gestion. Entre dévoilement des impensés et nouvelles potentialités de théorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS; EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-100, 2021, Lectures / Relectures, 978-2-37687-515-4. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gilbe.2021.02.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Economy: Historical Perspective and Contemporary Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delchet, Karen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular economy: from waste reduction to value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.3-12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation transformée par l'innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Baker; Valérie Beaudoin; Brice Laurent; Nathalie Raulet-Croset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et participation. Approches critiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.283-307, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel and the Refoundation of Management Research: Design Theory and the Epistemology of Collective Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David B. Szabla, William A. Pasmore, Mary A. Barnes, Asha N. Gipson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Organizational Change Thinkers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, pp.1-15, 2017, 978-3-319-49820-1. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49820-1_80-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et compétitivité : une relation introuvable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Chanteau, Kathia Martin-Chenut et Michel Capron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise et responsabilité sociale en questions. Savoirs et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.21-38, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy making as collective bricolage: the role of the electricity sector in the making of the European carbon market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Garsten, Adrienne Sörbom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, policy and profit: corporate engagement in politics and governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-78471-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-intervention : fondements et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérome Barthélemy et Nicolas Mottis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la pointe du management. Ce que la recherche apporte au manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.79-100, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comptabilité carbone aux stratégies bas carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourges, B. ; Broc, J.S. ; Gourdon, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir. Aperçu pluridisciplinaire des recherches francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.27-41, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité carbone dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Poivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bourges, Jean-Sébastien Broc, Thomas Gourdon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.223-227, 2015, 978-2-35671-233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'instrumentation gestionnaire : une généalogie des approches par les instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instrumentation d'action publique : controverses, résistance, effets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350 p., 2014, Académique (Sciences Po), 978-2-7246-1456-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'instrumentation gestionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Halpern, Pierre Lascoumes, Patrick Le Galès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instrumentation d'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d’éco-conception comme support cognitif de la fabrication de l’urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pinheiro-Croisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Peuportier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoconception des ensembles bâtis et des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable fibres of generative expectation management: The “building with hemp” case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Barbier et Boelie Elsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 262 p., 2012, 2-7380-1306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management environnemental produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérome Adnot, Dominique Marchio et Philippe Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable fibres of generative expectation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-7380-1306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité marchande sans le marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.231-245, 2010, Economie et gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché, une notion si équivoque...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité marchande sans le marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.11-23, 2010, Economie et gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques à la rencontre des pratiques à travers les instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision. Démarches en agriculture, agroalimentaire et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, octobre 2009, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentiels stratégiques de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : tensions d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.316-320, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques à la rencontre des pratiques à travers les instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teulier Régine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duru Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision Démarches en agriculture, agrolaimentare et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.91-99, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de l'écoconception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Abrassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatchuel A. et Weil B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.238-252, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of a CSR industry: legitimacy and feasibility as the two pillars of the institutionalization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Den Hond F., De Bakker F. and Neergard P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing corporate social responsibility in action: talking, doing and measuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de gouvernementalité dans le domaine de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Hatchuel, Eric Pezet, Ken Starkey et Olivier Lenay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement, organisation et gestion: l'héritage de Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Laval, pp.431-464, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations industrielles, vecteurs de la modernisation publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les annales de l'Ecole de Paris, Vol. X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-225, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier innovation et réduction des délais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de l'Ecole de Paris du Management, vol. IX </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-131, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prospective et quelle gouvernance pour les politiques du développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.Heurgon, J.Landrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prospective d’un siècle à l’autre : nouvelles dimensions de la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.188-203, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement pas à pas - le développement de la problématique du recyclage dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les annales de l’Ecole de Paris vol. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire, un modèle véritablement soutenable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et déchets : sur la voie de l'économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ntsonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes Uber ou l'Emprise de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques, version</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Led Zeppelin or the genius of anti-marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe du prix unique du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.alternatives-economiques.fr/franck-aggeri/carbone-mythe-prix-unique/00078751</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring low carbon futures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Cartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at management through its instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de progrès sans innovation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurations industrielles: une reconversion aussi pour l'Etat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affichage environnemental des produits alimentaires. Rapport du conseil scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérimentation nationale pilotée par le Ministère de la Transition Écologique, le Ministère de l'Agriculture et de l'Alimentation, le Ministère de l'Économie, des Finances et de la Relance et l’ADEME. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METTRE EN PLACE UNE DÉMARCHE D'ÉCONOMIE CIRCULAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - PSL Research University - Centre de Gestion Scientifique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de l'économie circulaire - version courte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] mines paristech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la recherche-intervention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie et pratique en management. Dunod. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet CANNAFLAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes agricoles innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillon Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport à la Direction de l'INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant : quels effets sur les pratiques de recherche et les formes de couplage science-innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Paris. 2006, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant: quels effets sur les pratiques de recherche et les formes de couplage science-innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mire. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aide à la décision. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment agir sur les risques de désindustrialisation dans la filière automobile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'intervention des ICTA dans les processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et diffusion d’une méthodologie d’éco-conception pour les équipementiers plastiques de l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PREDIT. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie : l'organisation et les outils de gestion des ressources technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport pour l'ANRT, Mines ParisTech. 2000, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eco-Emballages agreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NEAPOL Project. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId374"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4B4353E"/>
+    <w:nsid w:val="74964F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FA94FB8"/>
+    <w:nsid w:val="B40977C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68584F2D"/>
+    <w:nsid w:val="348FAB41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0797D715"/>
+    <w:nsid w:val="860B7440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="159F98BD"/>
+    <w:nsid w:val="BAAC45D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3F16715D"/>
+    <w:nsid w:val="427F39F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9959E9B7"/>
+    <w:nsid w:val="0FCFC86A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1243,51 +1243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franck.aggeri@mines-paristech.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703057v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brabant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beulque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Micheaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ntsond&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Steux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03711869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cerland-Kamelgarn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03651602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2201.0016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03711861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ntsonde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M. G. van Der Werf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02071-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106882v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125714" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03447721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.104.0019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02955668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02500583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2017-0111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02533449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Iken" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2019027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cartel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617736937" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.212.0834" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615553v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2081" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01681886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Caneill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dahan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poivet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.086.0140" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.086.0054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.201.0028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.086.0006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.250.65-85" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202055v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840611430589" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labouze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.013.0302" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639741v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Branciard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elmquist" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pohl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2009.026394" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09696470910974162" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9W32QVDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644623v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9310.2007.00457.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KM791XWR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(02)01308-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFH2DSD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745157v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644610v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745150v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745149v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ga&#239;da" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Le Chippey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05380240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Combes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04587358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monjarret Gillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04590146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Disse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312622v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978260v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ayrault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388507v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02935283v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02935368v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086425v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iken Nabila" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324267v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099357v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01494661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02934436v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622221v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488272v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290800v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368036v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504073v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901216v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200628v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01168201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089472v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089489v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268482v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743367v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susse Georg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garza de Linde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pinheiro-Croisel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Reijonen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820325v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745141v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano Morandat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745135v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820272v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745139v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745137v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745131v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abrassart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645708v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745125v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745122v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745121v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745120v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235294v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Louda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703045v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecointe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesueur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04799346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04089606v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04089595v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748264v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640081v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640096v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05548052v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806945v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003251095-13" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03651618v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/51456/9783030771270.pdf?sequence=1#page=201" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806936v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03504766v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503256v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/lectures-relectures/ouvrage/645-philosophie-et-outils-de-gestion.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gilbe.2021.02.0068" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03021053v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864698v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49820-1_80-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615460v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/power-policy-and-profit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01511077v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01230457v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230536v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800080v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100813900" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083442v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089481v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117313v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-mines-paristech.archives-ouvertes.fr/hal-01117313" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811403v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/IMG/pdf/sisa1book_vfin_couv_md_pp.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640110v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640107v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468451v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teulier R&#233;gine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duru Michel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820433v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/36990.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450127v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640129v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117319v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117318v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745159v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubreil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745160v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745148v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04089590v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503297v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187567v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187564v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117309v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639734v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187562v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745151v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180463v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02094669v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02094667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187563v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818170v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180468v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456910v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187555v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Coulon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillon Jean-Pierre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187557v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700383v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745117v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745114v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745112v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187553v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franck.aggeri@mines-paristech.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05599355v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.121.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05599350v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elma.006.0018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beulque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Micheaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ntsond&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Steux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139431" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Abraham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brabant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03711861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ntsonde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03711869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cerland-Kamelgarn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03651602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2201.0016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M. G. van Der Werf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02071-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106882v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125714" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03447721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.104.0019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02955668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02500583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2017-0111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02533449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cartel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617736937" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Iken" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2019027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.212.0834" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2081" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.201.0028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Caneill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.086.0054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01681886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dahan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.086.0140" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.086.0006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.250.65-85" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202069v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630599v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840611430589" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labouze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.013.0302" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Branciard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elmquist" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pohl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2009.026394" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655996v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468449v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09696470910974162" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9W32QVDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645679v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436954v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9310.2007.00457.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KM791XWR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05598727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Aloisi de Larderel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collomb" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Massard-Guilbaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.045.0142" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644650v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745154v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745157v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(02)01308-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFH2DSD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644616v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745149v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600468v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Le Chippey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Alsted S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Skj&#248;tt Linneberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05380240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ga&#239;da" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Combes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020767v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04587358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monjarret Gillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04590146v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312622v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Disse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217659v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978260v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388507v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ayrault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388564v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02935283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903500v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02935368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086425v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iken Nabila" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168910v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324267v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099357v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170285v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01494661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02934436v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620352v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622221v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368029v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290811v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504073v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290810v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368036v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504049v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368035v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261375v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01168201v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089472v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089462v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268482v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089489v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743367v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susse Georg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garza de Linde" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pinheiro-Croisel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821742v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743393v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Reijonen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496341v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820325v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745141v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820272v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818263v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano Morandat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745135v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745139v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745137v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abrassart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745132v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645708v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745124v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745125v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745123v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745122v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745121v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745120v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235294v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Louda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecointe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesueur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04799346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04089595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04089606v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748264v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640081v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640096v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05548052v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05599326v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collectionreperes.com/l_economie_circulaire-9782348077555" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05599331v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03651618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/51456/9783030771270.pdf?sequence=1#page=201" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806945v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003251095-13" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806936v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03504766v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503256v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/lectures-relectures/ouvrage/645-philosophie-et-outils-de-gestion.html" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gilbe.2021.02.0068" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03021053v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864698v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516296v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49820-1_80-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01511077v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615460v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/power-policy-and-profit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01230457v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202064v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230536v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100813900" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083442v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089486v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117313v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-mines-paristech.archives-ouvertes.fr/hal-01117313" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089481v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811403v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/IMG/pdf/sisa1book_vfin_couv_md_pp.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640110v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640107v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820433v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/36990.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450127v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468451v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teulier R&#233;gine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duru Michel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640129v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117319v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117318v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745159v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745158v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubreil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745160v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745148v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04089590v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03503297v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187567v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187566v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187564v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117309v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639734v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187562v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745151v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180463v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02094669v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02094667v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187563v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818170v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187555v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Coulon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillon Jean-Pierre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456910v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180468v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187557v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700383v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745117v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745114v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187553v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>