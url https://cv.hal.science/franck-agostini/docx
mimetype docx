--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1317,408 +1317,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the gas permeability and bulk modulus of tight sandstone and changes in its pore structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Wang</w:t>
+                <w:t xml:space="preserve">The effects of high temperature heating on the gas permeability and porosity of a cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.11.022⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419280v1</w:t>
+                <w:t xml:space="preserve">hal-01496104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of high temperature heating on the gas permeability and porosity of a cementitious material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Pei</w:t>
+                <w:t xml:space="preserve">About adsorption effects on the poroelastic properties and gas permeability of COx claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.01.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1379444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496104v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About adsorption effects on the poroelastic properties and gas permeability of COx claystone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Yuan</w:t>
+                <w:t xml:space="preserve">Experimental study of the gas permeability and bulk modulus of tight sandstone and changes in its pore structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Talandier</w:t>
+                <w:t xml:space="preserve">Eric Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1 - 16. </w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.203-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1379444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713236v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Biot's coefficient for COx argillite using gas pressure technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,51 +1726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibo Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92, pp.72-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3011,273 +3011,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the confining pressure on the transfer properties of interface poorly indurated clay/concrete: application for the nuclear waste storage.</w:t>
+                <w:t xml:space="preserve">Behaviour of poorly indurated clay/concrete interface due to lateral stress: application for the disposal of radioactive waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takoua Lamouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd RILEM Spring Convention 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">RUGC Les 38èmes Rencontres Universitaires de Génie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960286v1</w:t>
+                <w:t xml:space="preserve">hal-02960328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of poorly indurated clay/concrete interface due to lateral stress: application for the disposal of radioactive waste</w:t>
+                <w:t xml:space="preserve">Influence of the confining pressure on the transfer properties of interface poorly indurated clay/concrete: application for the nuclear waste storage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takoua Lamouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC Les 38èmes Rencontres Universitaires de Génie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">3rd RILEM Spring Convention 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960328v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology to assess durability of elastomer-concrete interface</w:t>
               </w:r>
@@ -3384,51 +3384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Adsorption-Induced Swelling Effects to the Petrophysical and Poromechanical Properties of COx Argillite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4682,51 +4682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qier Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Agostini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Skoczylas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Han" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Skoczylas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Corbeel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14040862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02151-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Hu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Egermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1763854" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Jia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/6611079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Cai Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shucai Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109283" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.01.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Potier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.11.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.01.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Yuan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1379444" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Fu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jeannin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.03.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.11.092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CS95XCF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Davy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.07.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZKQVSP5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ting Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rougelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9G6T8Z7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeir Lafhaj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boucard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2007.01.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LV96GN6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.11.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9NVK5T8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185685v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loodsveldt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WMHM5RP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Lamouchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben Hadj Hassine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Levasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.072" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713911v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Potier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Clauzon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Franzoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kielsgaard Hansen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemming Paroll" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Olof Nilsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Pan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qier Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Agostini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Skoczylas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Han" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Skoczylas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Corbeel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14040862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02151-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Hu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Egermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1763854" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Jia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/6611079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Cai Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shucai Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109283" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.01.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.01.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Yuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1379444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Potier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.11.022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Fu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jeannin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.03.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.11.092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CS95XCF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Davy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.07.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZKQVSP5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ting Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rougelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9G6T8Z7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeir Lafhaj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boucard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2007.01.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LV96GN6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.11.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9NVK5T8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185685v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loodsveldt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WMHM5RP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Lamouchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben Hadj Hassine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Levasseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.072" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713911v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Potier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Clauzon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Franzoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kielsgaard Hansen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemming Paroll" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Olof Nilsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Pan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>