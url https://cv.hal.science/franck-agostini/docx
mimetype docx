--- v1 (2026-04-06)
+++ v2 (2026-05-18)
@@ -100,330 +100,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete shrinkage and creep under drying/wetting cycles</w:t>
+                <w:t xml:space="preserve">Permeability of a Macro-Cracked Concrete Effect of Confining Pressure and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Song</w:t>
+                <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qier Wu</w:t>
+                <w:t xml:space="preserve">Yixuan Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+                <w:t xml:space="preserve">Frederic Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+                <w:t xml:space="preserve">Didier Corbeel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140, pp.106308. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14040862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156143v1</w:t>
+                <w:t xml:space="preserve">hal-03156166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of a Macro-Cracked Concrete Effect of Confining Pressure and Modelling</w:t>
+                <w:t xml:space="preserve">Concrete shrinkage and creep under drying/wetting cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Chen</w:t>
+                <w:t xml:space="preserve">Yang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yixuan Han</w:t>
+                <w:t xml:space="preserve">Qier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Skoczylas</w:t>
+                <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Corbeel</w:t>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.862. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.106308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14040862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156166v1</w:t>
+                <w:t xml:space="preserve">hal-03156143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Gas Transfer Properties and Stress Coupling Effects of Salt Rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongmei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -509,51 +509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -760,51 +760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu-Cai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 115, pp.460-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -877,51 +877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shucai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1020,51 +1020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dormieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 103, pp.89 - 95. </w:t>
@@ -1213,612 +1213,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehydration on heat-treated cementitious materials up to 700 °C-coupled transport properties characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Pei</w:t>
+                <w:t xml:space="preserve">Measurement of Biot's coefficient for COx argillite using gas pressure technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibo Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.100⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.72-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713232v1</w:t>
+                <w:t xml:space="preserve">hal-01451552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of high temperature heating on the gas permeability and porosity of a cementitious material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Pei</w:t>
+                <w:t xml:space="preserve">Experimental study of the gas permeability and bulk modulus of tight sandstone and changes in its pore structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.01.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.203-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496104v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About adsorption effects on the poroelastic properties and gas permeability of COx claystone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Yuan</w:t>
+                <w:t xml:space="preserve">The effects of high temperature heating on the gas permeability and porosity of a cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1379444⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713236v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the gas permeability and bulk modulus of tight sandstone and changes in its pore structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Wang</w:t>
+                <w:t xml:space="preserve">About adsorption effects on the poroelastic properties and gas permeability of COx claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Potier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1379444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.11.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01419280v1</w:t>
+                <w:t xml:space="preserve">hal-01713236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Biot's coefficient for COx argillite using gas pressure technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Yuan</w:t>
+                <w:t xml:space="preserve">Rehydration on heat-treated cementitious materials up to 700 °C-coupled transport properties characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92, pp.72-80. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144, pp.650 - 662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451552v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the stress dependence of the absolute and relative permeabilities of some tight gas sandstones</w:t>
               </w:r>
@@ -1830,51 +1830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1947,51 +1947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.882-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2089,51 +2089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine A. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.1-13</w:t>
@@ -2188,51 +2188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine A. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2330,51 +2330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rougelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine A. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (5), pp.755-762. </w:t>
@@ -2596,51 +2596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About a possible valorisation in cementitious materials of polluted sediments after treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubeir Lafhaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2725,51 +2725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubeir Lafhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loodsveldt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2799,1142 +2799,1142 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the confining pressure on the transfer properties of interface poorly indurated clay/concrete: application for the nuclear waste storage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takoua Lamouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd RILEM Spring Convention 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Guimarães, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behaviour of poorly indurated clay/concrete interface due to lateral stress: application for the disposal of radioactive waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takoua Lamouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUGC Les 38èmes Rencontres Universitaires de Génie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Adsorption-Induced Swelling Effects to the Petrophysical and Poromechanical Properties of COx Argillite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new methodology to assess durability of elastomer-concrete interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Mechanics Institute Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring of Gas Permeability and Water Content in Large Concrete Structures: a New Method based on Pressure Pulse Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TINCE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ concrete moisture measurement using gas permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International RILEM Conference Materials Systems and Structures in Civil Engineering 2016 (MSSCE 2016) on Moisture in Materials and Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of hydrostatic loading on the micro-structure and transfer properties of a tight gas sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine A. Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society of Core Analysts Symposium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, St John's Newfoundland and Labrador, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sealing of concrete confining structures of French nuclear reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eleventh International Symposium on Brittle Matrix Composites, BMC-11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer properties of the Boom Clay-concrete interface under lateral stress loadings: application for the nuclear waste storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takoua Lamouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Ben Hadj Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960335v1</w:t>
-              </w:r>
-[...933 lines deleted...]
-                <w:t xml:space="preserve">hal-01713917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4182,64 +4182,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field detection device of gas permeability coefficient of bridge structural concrete and application method thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixuan Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4296,64 +4296,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On --spot nondestructive test device of gaseous osmotic coefficient of bridge structures concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixuan Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4682,51 +4682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qier Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Agostini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Skoczylas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Han" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Skoczylas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Corbeel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14040862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02151-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Hu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Egermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1763854" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Jia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/6611079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Cai Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shucai Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109283" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.01.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.01.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Yuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1379444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Potier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.11.022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Fu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jeannin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.03.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.11.092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CS95XCF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Davy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.07.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZKQVSP5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ting Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rougelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9G6T8Z7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeir Lafhaj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boucard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2007.01.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LV96GN6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.11.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9NVK5T8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185685v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loodsveldt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WMHM5RP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Lamouchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben Hadj Hassine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Levasseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.072" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713911v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Potier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Clauzon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Franzoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kielsgaard Hansen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemming Paroll" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Olof Nilsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Pan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Han" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Agostini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Skoczylas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Corbeel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14040862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qier Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Skoczylas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106308" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02151-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Hu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Egermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1763854" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Jia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/6611079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Cai Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shucai Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109283" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.01.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Yuan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Potier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.11.022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.01.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1379444" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.100" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Fu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jeannin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.03.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.11.092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CS95XCF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Davy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.07.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZKQVSP5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ting Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rougelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9G6T8Z7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeir Lafhaj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boucard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2007.01.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LV96GN6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.11.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9NVK5T8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185685v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loodsveldt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WMHM5RP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Lamouchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Levasseur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben Hadj Hassine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.072" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Clauzon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courtois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Potier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713917v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Franzoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kielsgaard Hansen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemming Paroll" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Olof Nilsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Pan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>