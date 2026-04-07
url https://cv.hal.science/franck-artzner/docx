--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -186,51 +186,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -354,295 +354,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic determination of Deborah numbers in membrane-mimetic bolaamphiphile assemblies</w:t>
+                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Jeftić</w:t>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Séverine Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (1), pp.78-94. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00387010.2024.2404589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717084v1</w:t>
+                <w:t xml:space="preserve">hal-04980324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
+                <w:t xml:space="preserve">Spectroscopic determination of Deborah numbers in membrane-mimetic bolaamphiphile assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+                <w:t xml:space="preserve">Jelena Jeftić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Battaglia</w:t>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
+              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (1), pp.78-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00387010.2024.2404589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980324v1</w:t>
+                <w:t xml:space="preserve">hal-04717084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of water in ethanol uptake within PIM-1 membranes</w:t>
               </w:r>
@@ -654,51 +654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morshed Mahmud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Van Der Bruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -797,51 +797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Loukotová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Štěpánek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Šlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -886,338 +886,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsions stabilized by pea protein-rich ingredients as an alternative to dairy proteins for food sustainability: Unveiling the key role of pea endogenous lipids in the surface-induced crystallization of milk fat</w:t>
+                <w:t xml:space="preserve">Acidic Osteoid Templates the Plywood Structure of Bone Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Weber</w:t>
+                <w:t xml:space="preserve">Chakib Djediat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+                <w:t xml:space="preserve">Niki Baccile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Camille Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, pp.100921. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2304454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2024.100921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202304454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835936v1</w:t>
+                <w:t xml:space="preserve">hal-04384750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic Osteoid Templates the Plywood Structure of Bone Tissue</w:t>
+                <w:t xml:space="preserve">Emulsions stabilized by pea protein-rich ingredients as an alternative to dairy proteins for food sustainability: Unveiling the key role of pea endogenous lipids in the surface-induced crystallization of milk fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chakib Djediat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+                <w:t xml:space="preserve">Magalie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niki Baccile</w:t>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chareyron</w:t>
+                <w:t xml:space="preserve">Javier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.2304454. </w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.100921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202304454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2024.100921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384750v1</w:t>
+                <w:t xml:space="preserve">hal-04835936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Surface Tension, Adsorption Isotherms and Separation of Water–Ethanol Mixtures Confined between Graphene-Based Slit Pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Essafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1415,51 +1415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Tension Gradient-Driven Transport of Water/Ethanol Interface Confined in a Carbon Nanotube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Essafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1549,51 +1549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyazann Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 128 (16), pp.4008-4020. </w:t>
@@ -1759,507 +1759,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible and Transparent Luminescent Cellulose-Transition Metal Cluster Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiseppe Cucinotta</w:t>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano13030580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886952v1</w:t>
+                <w:t xml:space="preserve">hal-04013740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and characterization of protein origami based on self-assembly of a brick and staple artificial protein pair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Moreaud</w:t>
+                <w:t xml:space="preserve">Guiseppe Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Viollet</w:t>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Urvoas</w:t>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Valerio-Lepiniec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Mesneau</w:t>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2218428120⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064378v1</w:t>
+                <w:t xml:space="preserve">hal-03886952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and Transparent Luminescent Cellulose-Transition Metal Cluster Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, synthesis, and characterization of protein origami based on self-assembly of a brick and staple artificial protein pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+                <w:t xml:space="preserve">S. Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noee Dumait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">A. Urvoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">M. Valerio-Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Molard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.580. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (11), pp.e2218428120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano13030580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2218428120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013740v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubilization of free β-sitosterol in milk sphingomyelin and polar lipid vesicles as carriers: Structural characterization of the membranes and sphingosome morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 165, pp.112496. </w:t>
@@ -2425,563 +2425,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting the water-sensitivity of sugar/boronate-based organogels</w:t>
+                <w:t xml:space="preserve">Encapsulation of Luminescent Gold Nanoclusters into Synthetic Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Ludwig</w:t>
+                <w:t xml:space="preserve">Regina M Chiechio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Ourvois-Maloisel</w:t>
+                <w:t xml:space="preserve">Solène Ducarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Célia Marets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Guegan</w:t>
+                <w:t xml:space="preserve">Aurélien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SM01305C⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (21), pp.3875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12213875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840404v1</w:t>
+                <w:t xml:space="preserve">hal-03839780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Luminescent Gold Nanoclusters into Synthetic Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regina M Chiechio</w:t>
+                <w:t xml:space="preserve">Milk sphingosomes as lipid carriers for tocopherols in aqueous foods: Thermotropic phase behaviour and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Ducarre</w:t>
+                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Marets</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+                <w:t xml:space="preserve">Claudie Bourgaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12213875⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.112115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839780v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk sphingosomes as lipid carriers for tocopherols in aqueous foods: Thermotropic phase behaviour and morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
+                <w:t xml:space="preserve">Interfacial organization and phase behavior of mixed galactolipid-DPPC-phytosterol assemblies at the air-water interface and in hydrated mesophases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Bourgaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Perez</w:t>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 162, pp.112115. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.112646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889646v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial organization and phase behavior of mixed galactolipid-DPPC-phytosterol assemblies at the air-water interface and in hydrated mesophases</w:t>
+                <w:t xml:space="preserve">Adjusting the water-sensitivity of sugar/boronate-based organogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+                <w:t xml:space="preserve">Andreas Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+                <w:t xml:space="preserve">Noemie Ourvois-Maloisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Paboeuf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Jean Paul Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 217, pp.112646. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (47), pp.9026-9036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SM01305C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702655v1</w:t>
+                <w:t xml:space="preserve">hal-03840404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent Gold Nanoclusters Interacting with Synthetic and Biological Vesicles</w:t>
               </w:r>
@@ -3019,51 +3019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Marets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (30), pp.6935-6943. </w:t>
@@ -3363,1108 +3363,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Emission Properties of Quantum Rods via Multiscale 3D Ordered Organization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro solubilization of fat-soluble vitamins in structurally defined mixed intestinal assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Postic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+                <w:t xml:space="preserve">Asma El Aoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 589, pp.229-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2021/1790976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463109v1</w:t>
+                <w:t xml:space="preserve">hal-03122063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow kinetic evolution of nanohelices based on gemini surfactant self-assemblies with various enantiomeric excess; chiral segregation towards a racemic mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling the Emission Properties of Quantum Rods via Multiscale 3D Ordered Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Gao</w:t>
+                <w:t xml:space="preserve">Marie Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaka Okazaki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brice Kauffmann</w:t>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0qm00989j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2021/1790976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216997v1</w:t>
+                <w:t xml:space="preserve">hal-03463109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Engineering onto Ru-II Bis(1,2-diphenylphosphinoethane) Synthon: Toward an Original Organometallic Gelator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dania Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Beyrouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caytan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (15), pp.11474-11484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro solubilization of fat-soluble vitamins in structurally defined mixed intestinal assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow kinetic evolution of nanohelices based on gemini surfactant self-assemblies with various enantiomeric excess; chiral segregation towards a racemic mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Okazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma El Aoud</w:t>
+                <w:t xml:space="preserve">Sylvain Nlate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Brice Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 589, pp.229-241. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0qm00989j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122063v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Field Simulations of a Hydrated Lanreotide-Based Derivative: Hydration, Dynamics, and Numerical Evidence of Self-Assembly in Dimers</w:t>
+                <w:t xml:space="preserve">Anomalous dynamics of water at the octopeptide lanreotide surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pinzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (39), pp.25423-25431. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (56), pp.33903-33910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c03852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0ra06237e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992035v1</w:t>
+                <w:t xml:space="preserve">hal-02992012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid gold nanoparticle-quantum dot self-assembled nanostructures driven by complementary artificial proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
+                <w:t xml:space="preserve">Loading of lutein in egg-sphingomyelin vesicles as lipid carriers: Thermotropic phase behaviour, structure of sphingosome membranes and lutein crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR09987E⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, Part A, pp.109770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462978v1</w:t>
+                <w:t xml:space="preserve">hal-02969002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading of lutein in egg-sphingomyelin vesicles as lipid carriers: Thermotropic phase behaviour, structure of sphingosome membranes and lutein crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">Hybrid gold nanoparticle-quantum dot self-assembled nanostructures driven by complementary artificial proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Urvoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, Part A, pp.109770. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.4612-4621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NR09987E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969002v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous dynamics of water at the octopeptide lanreotide surface</w:t>
+                <w:t xml:space="preserve">Force-Field Simulations of a Hydrated Lanreotide-Based Derivative: Hydration, Dynamics, and Numerical Evidence of Self-Assembly in Dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pinzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (56), pp.33903-33910. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (39), pp.25423-25431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ra06237e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c03852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992012v1</w:t>
+                <w:t xml:space="preserve">hal-02992035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between a wax/volatile oil mixture and vegetable butters in a long-lasting make-up formula: A rheological and structural study compared to product performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4524,77 +4524,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron effect on sugar-based organogelators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas D Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4818,64 +4818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lemiegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biophysics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (JOINT 12th EBSA congress and 10th ICBP – IUPAP congress, July 20-24, 2019, Madrid, Spain – Abstracts), pp.S105-S105. </w:t>
@@ -4952,64 +4952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Petcut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (32), pp.10648-10657. </w:t>
@@ -5041,295 +5041,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the self-assembling abilities of functional hybrid nanomaterials from rod-like to disk-like clustomesogens based on a luminescent {Mo6Br8}(4+) inorganic cluster core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Order-Disorder Structural Transitions in Mazes Built by Evaporating Drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gandubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+                <w:t xml:space="preserve">H. Algaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanta Kumar Nayak</w:t>
+                <w:t xml:space="preserve">M. Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Vicent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+                <w:t xml:space="preserve">Guillaume Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7tc05412b⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (7), pp.078002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.078002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771076v1</w:t>
+                <w:t xml:space="preserve">hal-01879727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-Disorder Structural Transitions in Mazes Built by Evaporating Drops</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring the self-assembling abilities of functional hybrid nanomaterials from rod-like to disk-like clustomesogens based on a luminescent {Mo6Br8}(4+) inorganic cluster core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Postic</w:t>
+                <w:t xml:space="preserve">Aurore Gandubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Raffy</w:t>
+                <w:t xml:space="preserve">Susanta Kumar Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Courbin</w:t>
+                <w:t xml:space="preserve">Cristian Vicent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (7), pp.078002. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (10), pp.2556-2564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.078002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7tc05412b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879727v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casein interaction with lipid membranes: Are the phase state or charge density of the phospholipids affecting protein adsorption?</w:t>
               </w:r>
@@ -5354,64 +5354,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berta Gumi-Audenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1860 (12), pp.2588-2598. </w:t>
@@ -5488,64 +5488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biophysics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46, pp.S122-S122</w:t>
@@ -5613,64 +5613,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (21), pp.5117-5126. </w:t>
@@ -5721,51 +5721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Properties and Hydrogen-Bonding Network of Water–Ethanol Mixtures from Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5864,51 +5864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Goehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 186, pp.229-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5968,51 +5968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Botet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,51 +6076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organization of Quantum Rods Induced by Lipid Membrane Corrugations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6128,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Yager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (44), pp.12148-12154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6334,945 +6334,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01201915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidic ligands to control the three-dimensional self-assembly of quantum rods in aqueous media.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Replacement of CTAB with peptidic ligands at the surface of gold nanorods and their self-assembling properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Mazari</w:t>
+                <w:t xml:space="preserve">C. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Chevance</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Even-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201400300⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 424, pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114542v1</w:t>
+                <w:t xml:space="preserve">hal-01063254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotropic Luminescent Clustomesogen Showing a Nematic Phase: A Combination of Experimental and Molecular Simulation Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederick Dorson</w:t>
+                <w:t xml:space="preserve">Hexacyano octahedral metallic clusters as versatile building blocks in the design of extended polymeric framework and clustomesogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Prévôt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+                <w:t xml:space="preserve">Nikolay G. Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201402466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (46), pp.9813-9823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TC02098G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01009904v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexacyano octahedral metallic clusters as versatile building blocks in the design of extended polymeric framework and clustomesogens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Thermotropic Luminescent Clustomesogen Showing a Nematic Phase: A Combination of Experimental and Molecular Simulation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Dorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay G. Naumov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Marianne Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TC02098G⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (28), pp.8561-8565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083560v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacement of CTAB with peptidic ligands at the surface of gold nanorods and their self-assembling properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Peptidic ligands to control the three-dimensional self-assembly of quantum rods in aqueous media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Even-Hernandez</w:t>
+                <w:t xml:space="preserve">Elsa Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Marchi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soizic Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 424, pp.90-97. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (18), pp.3707-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201400300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063254v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Novel Archaeal Tetraether-based Colipid on the In Vivo Gene Transfer Activity of Two Cationic Amphiphiles</w:t>
+                <w:t xml:space="preserve">Directing peptide crystallization through curvature control of nanotubes ‡</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Le Gall</w:t>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Barbeau</w:t>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Barrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+                <w:t xml:space="preserve">Nicolas Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda Ligeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mp4006276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (7), pp.508-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.2647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01027781v1</w:t>
+                <w:t xml:space="preserve">cea-01201911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directing peptide crystallization through curvature control of nanotubes ‡</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of a Novel Archaeal Tetraether-based Colipid on the In Vivo Gene Transfer Activity of Two Cationic Amphiphiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+                <w:t xml:space="preserve">Julie Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melinda Ligeti</w:t>
+                <w:t xml:space="preserve">Sylvain Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (7), pp.508-516. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (9), pp.2973-2988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psc.2647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/mp4006276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01201911v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of double-walled peptide nanotubes and monodispersity modeling of the number of walls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Meneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (8), pp.2739-45. </w:t>
@@ -7323,51 +7323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordered Stacking of F-Actin Layers and Mixed Lipid Bilayers : A Columnar Liquid Crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7408,437 +7408,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemical effect revealed in self-assemblies based on archaeal lipid analogues bearing a central five-membered carbocycle: a SAXS study.</w:t>
+                <w:t xml:space="preserve">Foam films in the presence of functionalized gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Jacquemet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Janine Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la2045948⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 383, pp.124-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904782v1</w:t>
+                <w:t xml:space="preserve">hal-00746935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared chiro-optical effects in metallogels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisir Debnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (17), pp.2283-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cc16549j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam films in the presence of functionalized gold nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Stereochemical effect revealed in self-assemblies based on archaeal lipid analogues bearing a central five-membered carbocycle: a SAXS study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.039⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (20), pp.7591-7597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2045948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00746935v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straight and Curved Silica Nano-Ridges Connections Based on Fluidic Approach for Hybrid Integrated Photonics</w:t>
               </w:r>
@@ -7949,90 +7949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural role of counterions adsorbed on self-assembled peptide nanotubes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Meneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8083,64 +8083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Motors: Peptide-powered boats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (12), pp.1008-1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8187,77 +8187,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional self-assembling of gold nanorods with controlled macroscopic shape and local smectic B order.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8302,453 +8302,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionically Self-Assembled Clustomesogen with Switchable Magnetic/Luminescence Properties Containing [Re6Se8(CN)6]n- (n = 3, 4) Anionic Clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Molard</w:t>
+                <w:t xml:space="preserve">Control of peptide nanotube diameter by chemical modifications of an aromatic residue involved in a single close contact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Ledneva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nikolai.G. Naumov</w:t>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm201589d⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (19), pp.7679-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1017343108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694104v1</w:t>
+                <w:t xml:space="preserve">inserm-00716817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica nano-networks as stretches on segmented SU8 rods for sub-wavelength photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, pp.11-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/opj.2011.11003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of peptide nanotube diameter by chemical modifications of an aromatic residue involved in a single close contact.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+                <w:t xml:space="preserve">Ionically Self-Assembled Clustomesogen with Switchable Magnetic/Luminescence Properties Containing [Re6Se8(CN)6]n- (n = 3, 4) Anionic Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ledneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Cîrcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pouget</w:t>
+                <w:t xml:space="preserve">Nikolai.G. Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (19), pp.7679-84. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (23), pp.5122-5130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1017343108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm201589d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00716817v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of fluorescent quantum dots within a three-dimensional bio-organic template of actin filaments and lipid membranes.</w:t>
+                <w:t xml:space="preserve">Crystallization of fluorescent quantum dots within a three-dimensional bio-organic template of actin filaments and lipid membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dif</w:t>
@@ -8844,51 +8844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein molecule stratification inside a single curved film: Evidence from X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8896,51 +8896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (19), pp.9283. </w:t>
@@ -8972,3447 +8972,3313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Fluorescent Quantum Dots within a Three-Dimensional Bio-Organic Template of Actin Filaments and Lipid Membranes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peptide nanotubes: molecular organisations, self-assembly mechanisms and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Goff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valery Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Paternostre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl203216q⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.9583-9594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1SM05698K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415472v1</w:t>
+                <w:t xml:space="preserve">hal-01119928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide nanotubes: molecular organisations, self-assembly mechanisms and application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Functional silica nano-connections based on fluidic approach for integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1SM05698K⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.356 - 358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.2569 ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119928v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional silica nano-connections based on fluidic approach for integrated photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Another way to shape comprehensive analytical approach describing electromagnetic energy distribution through four-slab-layer structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2010.2569 ⟩</w:t>
+              <w:t xml:space="preserve">Optik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 121 (2), pp.188-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651949v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another way to shape comprehensive analytical approach describing electromagnetic energy distribution through four-slab-layer structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Silica nano-ridges connections based on a fluidic approach for hybrid integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nanophotonic III, 7712, pp.7712.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.849177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2008.06.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00651976v1</w:t>
+                <w:t xml:space="preserve">hal-00652363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica nano-ridges connections based on a fluidic approach for hybrid integrated photonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daphné Duval</w:t>
+                <w:t xml:space="preserve">Elucidation of the self-assembly pathway of lanreotide octapeptide into beta-sheet nanotubes: role of two stable intermediates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.849177⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (12), pp.4230-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja9088023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652363v1</w:t>
+                <w:t xml:space="preserve">hal-00470362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the self-assembly pathway of lanreotide octapeptide into beta-sheet nanotubes: role of two stable intermediates.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Berthault</w:t>
+                <w:t xml:space="preserve">Clustomesogens: liquid crystal materials containing transition-metal clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Cîrcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja9088023⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (19), pp.3351-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201000325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470362v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustomesogens: liquid crystal materials containing transition-metal clusters.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Supramolecular structures based on new bolaamphiphile molecules investigated by small angle and wide angle X-ray scattering and polarized optical microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Jeftić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (47), pp.15433-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp905747r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201000325⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00657878v1</w:t>
+                <w:t xml:space="preserve">hal-00662866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular structures based on new bolaamphiphile molecules investigated by small angle and wide angle X-ray scattering and polarized optical microscopy.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Molecular structure of self-assembled chiral nanoribbons and nanotubules revealed in the hydrated state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiko Oda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp905747r⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (44), pp.14705-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja8048964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662866v1</w:t>
+                <w:t xml:space="preserve">hal-00672183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly by the octapeptide lanreotide and lanreotide-based derivatives : the role of the aromatic residues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Molecular origin of the self-assembly of lanreotide into nanotubes : a mutational approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Verbavatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Cherif-Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Pept Sci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14, pp.66-75</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94, pp.1782-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363497v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry-heating makes hen egg white lysozyme an efficient foaming agent and enables its bulk aggregation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (13), pp.5120-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf703715j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular origin of the self-assembly of lanreotide into nanotubes : a mutational approach.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Self-assembly by the octapeptide lanreotide and lanreotide-based derivatives : the role of the aromatic residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif-Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 94, pp.1782-95</w:t>
+              <w:t xml:space="preserve">J Pept Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.66-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364066v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular structure of self-assembled chiral nanoribbons and nanotubules revealed in the hydrated state</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-assembly of the octapeptide lanreotide and lanreotide-based derivatives: the role of the aromatic residues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cherif-Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1), pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja8048964⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00672183v1</w:t>
+                <w:t xml:space="preserve">hal-00672362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of the octapeptide lanreotide and lanreotide-based derivatives: the role of the aromatic residues.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Cherif-Cheikh</w:t>
+                <w:t xml:space="preserve">Development of a new practical approach of integrated photonics based on biomimetic molecular selfassembled nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (1), pp.66-75. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (19), pp.1134 - 1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psc.913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:20081672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672362v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new practical approach of integrated photonics based on biomimetic molecular selfassembled nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Renault</w:t>
+                <w:t xml:space="preserve">Interaction between Water-Soluble Peptidic CdSe/ZnS Nanocrystals and Membranes: Formation of Hybrid Vesicles and Condensed Lamellar Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudy-Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchi-Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130(26, pp.8289-8296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652203v1</w:t>
+                <w:t xml:space="preserve">hal-00348892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Water-Soluble Peptidic CdSe/ZnS Nanocrystals and Membranes: Formation of Hybrid Vesicles and Condensed Lamellar Phases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dif</w:t>
+                <w:t xml:space="preserve">Interactions between poloxamers in aqueous solutions: micellization and gelation studied by differential scanning calorimetry, small angle X-ray scattering, and rheology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Henry</w:t>
+                <w:t xml:space="preserve">Stéphanie Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (9), pp.5085-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la062622p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348892v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactosyl headgroup interactions control the molecular packing of wheat lipids in Langmuir films and in hydrated liquid-crystalline mesophases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Anhydrous Goat's Milk Fat: Thermal and Structural Behaviors Studied by Coupled Differential Scanning Calorimetry and X-ray Diffraction. 2. Influence of Cooling Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ben Amara-Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Pézolet</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55, pp.4741-4751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf063210p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.02.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04896307v1</w:t>
+                <w:t xml:space="preserve">hal-00185727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anhydrous Goat's Milk Fat: Thermal and Structural Behaviors Studied by Coupled Differential Scanning Calorimetry and X-ray Diffraction. 2. Influence of Cooling Rate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Galactosyl headgroup interactions control the molecular packing of wheat lipids in Langmuir films and in hydrated liquid-crystalline mesophases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Géan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hamadi Attia</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pézolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1768, pp.1526 - 1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf063210p⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00185727v1</w:t>
+                <w:t xml:space="preserve">hal-04896307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between poloxamers in aqueous solutions: micellization and gelation studied by differential scanning calorimetry, small angle X-ray scattering, and rheology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Galactosyl headgroup interactions control the molecular packing of wheat lipids in Langmuir films and in hydrated liquid-crystalline mesophases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Géan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Allais</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pezolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1768 (6), pp.1526-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la062622p⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00184920v1</w:t>
+                <w:t xml:space="preserve">hal-00185726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactosyl headgroup interactions control the molecular packing of wheat lipids in Langmuir films and in hydrated liquid-crystalline mesophases.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Desbat</w:t>
+                <w:t xml:space="preserve">Hierarchical architectures by synergy between dynamical template self-assembly and biomineralization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pezolet</w:t>
+                <w:t xml:space="preserve">Annie Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Valery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.02.021⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (6), pp.434-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat1912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00185726v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical architectures by synergy between dynamical template self-assembly and biomineralization.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Valery</w:t>
+                <w:t xml:space="preserve">Counterion, temperature, and time modulation of nanometric chiral ribbons from gemini-tartrate amphiphiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat1912⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (12), pp.3754-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0682172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176821v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterion, temperature, and time modulation of nanometric chiral ribbons from gemini-tartrate amphiphiles.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Berthier</w:t>
+                <w:t xml:space="preserve">Structure of liquid films of an ordered foam confined in a narrow channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (24), pp.12055-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la701738z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja0682172⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00908029v1</w:t>
+                <w:t xml:space="preserve">hal-00907938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of liquid films of an ordered foam confined in a narrow channel.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Spontaneous fibrillation of the native neuropeptide hormone Somatostatin-14.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilmar Van Grondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen López Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisenda Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chasle</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Paternostre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 160 (2), pp.211-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2007.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la701738z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00907938v1</w:t>
+                <w:t xml:space="preserve">hal-00185728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous fibrillation of the native neuropeptide hormone Somatostatin-14.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">In Situ Investigations on Organic Foam Films Using Neutron and Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Etrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique A. V. Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïté Paternostre</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (6), pp.2229-2234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0477338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2007.08.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00185728v1</w:t>
+                <w:t xml:space="preserve">hal-01127762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Investigations on Organic Foam Films Using Neutron and Synchrotron Radiation</w:t>
-[...99 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fusogenic supramolecular vesicle systems induced by metal ion binding to amphiphilic ligands</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Antoine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchi-Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Lalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Richard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Brienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (43), pp.15279-15284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0406625101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554564v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId466"/>
+      <w:footerReference w:type="default" r:id="rId464"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12480,51 +12346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="076C7795"/>
+    <w:nsid w:val="C82F8FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12711,51 +12577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-artzner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5613-576X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093930771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7809-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Botte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm01032b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jefti&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2024.2404589" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morshed Mahmud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Van Der Bruggen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfiya &#268;ernochov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Loukotov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;t&#283;p&#225;nek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav &#352;louf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128782" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2024.100921" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04384750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chareyron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuvellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyazann Hulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urvoas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218428120" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030580" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112496" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Miller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arteni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2023.108012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ludwig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Ourvois-Maloisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Guegan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01305C" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M Chiechio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ducarre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213875" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112646" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M. Chiechio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Ducarre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengbin Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Andreea Arteni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijn Vos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Winter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120346119" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alnemeh-Al Ali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griveau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lautram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100128" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1790976" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Okazaki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nlate" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qm00989j" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Daou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01488" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Aoud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992035v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinzan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03852" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462978v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fernandez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09987E" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969002v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109770" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992012v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06237e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Hubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020035" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890175v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D Ludwig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001970" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeftic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berchel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemiegre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-019-01373-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chervy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Petcut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01542" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771076v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gandubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Kumar Nayak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Vicent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc05412b" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879727v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Algaba" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Postic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courbin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.078002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Crespo-Villanueva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Gumi-Audenis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sanz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.09.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Et Thakafy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00363" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11776" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Botet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Goehring" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fd00145e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.208001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Yager" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03335" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01201915v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Val&#233;ry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lefebvre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Taberner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8771" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114542v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400300" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJLRQD2X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402466" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5JSC082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay G. Naumov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC02098G" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063254v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even-Hernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.03.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20GKFK3M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbeau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barrier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp4006276" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01201911v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Ligeti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2647" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814021v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304862f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805630v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caill&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amblard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.110.048102" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904782v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquemet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2045948" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664780v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Debnath" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc16549j" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746935v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.039" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56MFKMXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909657v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910874v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210299g" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846596v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3491" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3006027" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694104v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ledneva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel C&#238;rcu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai.G. Naumov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201589d" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711771v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2011.11003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00716817v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017343108" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694056v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dif" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legoff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203216q" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714114v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06010d" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415472v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119928v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Celine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Paternostre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05698K" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651949v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2569&#160;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651976v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2008.06.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80LXS5LQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652363v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.849177" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470362v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9088023" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657878v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201000325" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHQD772F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662866v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905747r" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363497v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Val&#233;ry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif-Cheikh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672337v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf703715j" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MCT2XNR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364066v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Pandit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672183v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laguerre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8048964" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T8HPZ37V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672362v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cherif-Cheikh" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.913" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652203v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081672" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348892v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi-Artzner" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896307v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desbat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;zolet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.02.021" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q483SH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185727v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Amara-Dali" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesieur" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Karray" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf063210p" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J5QZP0QL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184920v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Finet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Olivier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allais" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062622p" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZH9NH8G8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185726v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezolet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908029v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brizard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labrot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berthier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0682172" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CZ4ZJ7X2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907938v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701738z" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N39PRNLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185728v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmar Van Grondelle" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#243;pez Iglesias" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Coll" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Paternostre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2007.08.006" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQRW4C5L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127762v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0477338" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D5S7JW3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554564v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lalloz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Brienne" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0406625101" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-artzner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5613-576X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093930771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7809-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Botte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm01032b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717084v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jefti&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2024.2404589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morshed Mahmud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Van Der Bruggen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfiya &#268;ernochov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Loukotov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;t&#283;p&#225;nek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav &#352;louf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128782" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04384750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chareyron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304454" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2024.100921" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuvellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyazann Hulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030580" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urvoas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218428120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112496" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Miller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arteni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2023.108012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M Chiechio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ducarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213875" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889646v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112646" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840404v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ludwig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Ourvois-Maloisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Guegan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01305C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M. Chiechio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Ducarre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengbin Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Andreea Arteni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijn Vos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Winter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120346119" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alnemeh-Al Ali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griveau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lautram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100128" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122063v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Aoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463109v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1790976" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Daou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01488" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Okazaki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nlate" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qm00989j" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992012v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinzan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06237e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109770" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09987E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03852" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Hubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020035" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890175v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D Ludwig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001970" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeftic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berchel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemiegre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-019-01373-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chervy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Petcut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01542" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879727v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Algaba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Postic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courbin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.078002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gandubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Kumar Nayak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Vicent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc05412b" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Crespo-Villanueva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Gumi-Audenis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sanz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.09.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Et Thakafy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00363" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11776" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Botet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Goehring" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fd00145e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.208001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Yager" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03335" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01201915v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Val&#233;ry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lefebvre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Taberner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8771" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063254v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even-Hernandez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.03.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20GKFK3M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083560v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay G. Naumov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC02098G" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009904v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402466" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5JSC082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114542v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400300" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJLRQD2X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01201911v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Ligeti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2647" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027781v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp4006276" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814021v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304862f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805630v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caill&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amblard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.110.048102" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.039" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56MFKMXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664780v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Debnath" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc16549j" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquemet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2045948" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909657v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910874v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210299g" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846596v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3491" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3006027" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00716817v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017343108" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711771v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2011.11003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694104v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ledneva" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel C&#238;rcu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai.G. Naumov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201589d" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694056v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dif" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legoff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203216q" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714114v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06010d" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119928v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Celine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Paternostre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05698K" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651949v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2569&#160;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2008.06.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80LXS5LQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652363v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.849177" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470362v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9088023" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657878v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201000325" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHQD772F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662866v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905747r" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672183v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laguerre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8048964" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T8HPZ37V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364066v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Pandit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672337v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf703715j" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MCT2XNR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363497v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Val&#233;ry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif-Cheikh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672362v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cherif-Cheikh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.913" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652203v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081672" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348892v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi-Artzner" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184920v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Finet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Olivier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allais" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062622p" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZH9NH8G8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185727v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Amara-Dali" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesieur" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Karray" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf063210p" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J5QZP0QL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896307v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desbat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;zolet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.02.021" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q483SH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185726v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezolet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908029v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brizard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labrot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berthier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0682172" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CZ4ZJ7X2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907938v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701738z" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N39PRNLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185728v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmar Van Grondelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#243;pez Iglesias" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Coll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Paternostre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2007.08.006" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQRW4C5L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127762v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0477338" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D5S7JW3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069838v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lalloz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Brienne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0406625101" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>