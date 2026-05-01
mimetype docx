--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -354,295 +354,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
+                <w:t xml:space="preserve">Spectroscopic determination of Deborah numbers in membrane-mimetic bolaamphiphile assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+                <w:t xml:space="preserve">Jelena Jeftić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Battaglia</w:t>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
+              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (1), pp.78-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00387010.2024.2404589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980324v1</w:t>
+                <w:t xml:space="preserve">hal-04717084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic determination of Deborah numbers in membrane-mimetic bolaamphiphile assemblies</w:t>
+                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Jeftić</w:t>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Séverine Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (1), pp.78-94. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00387010.2024.2404589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717084v1</w:t>
+                <w:t xml:space="preserve">hal-04980324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of water in ethanol uptake within PIM-1 membranes</w:t>
               </w:r>
@@ -654,51 +654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morshed Mahmud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Van Der Bruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -797,51 +797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Loukotová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Štěpánek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Šlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -918,51 +918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Djediat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niki Baccile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1078,51 +1078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Rabesona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, pp.100921. </w:t>
@@ -1173,51 +1173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Surface Tension, Adsorption Isotherms and Separation of Water–Ethanol Mixtures Confined between Graphene-Based Slit Pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Essafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1415,51 +1415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Tension Gradient-Driven Transport of Water/Ethanol Interface Confined in a Carbon Nanotube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Essafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1549,51 +1549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyazann Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 128 (16), pp.4008-4020. </w:t>
@@ -1759,425 +1759,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and Transparent Luminescent Cellulose-Transition Metal Cluster Composites</w:t>
+                <w:t xml:space="preserve">Design, synthesis, and characterization of protein origami based on self-assembly of a brick and staple artificial protein pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+                <w:t xml:space="preserve">L. Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noee Dumait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">S. Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">A. Urvoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Molard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Valerio-Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13030580⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (11), pp.e2218428120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2218428120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013740v1</w:t>
+                <w:t xml:space="preserve">hal-04064378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiseppe Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and characterization of protein origami based on self-assembly of a brick and staple artificial protein pair</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible and Transparent Luminescent Cellulose-Transition Metal Cluster Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Viollet</w:t>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Urvoas</w:t>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Valerio-Lepiniec</w:t>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mesneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (11), pp.e2218428120. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2218428120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano13030580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064378v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubilization of free β-sitosterol in milk sphingomyelin and polar lipid vesicles as carriers: Structural characterization of the membranes and sphingosome morphology</w:t>
               </w:r>
@@ -2202,64 +2202,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 165, pp.112496. </w:t>
@@ -2591,51 +2591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2738,51 +2738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2872,51 +2872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Ourvois-Maloisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3408,64 +3408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 589, pp.229-241. </w:t>
@@ -3503,51 +3503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Emission Properties of Quantum Rods via Multiscale 3D Ordered Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021, pp.1-9. </w:t>
@@ -3689,51 +3689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Beyrouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caytan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (15), pp.11474-11484. </w:t>
@@ -3918,51 +3918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous dynamics of water at the octopeptide lanreotide surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pinzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4022,90 +4022,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loading of lutein in egg-sphingomyelin vesicles as lipid carriers: Thermotropic phase behaviour, structure of sphingosome membranes and lutein crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138, Part A, pp.109770. </w:t>
@@ -4290,51 +4290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-Field Simulations of a Hydrated Lanreotide-Based Derivative: Hydration, Dynamics, and Numerical Evidence of Self-Assembly in Dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pinzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4394,77 +4394,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between a wax/volatile oil mixture and vegetable butters in a long-lasting make-up formula: A rheological and structural study compared to product performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4537,64 +4537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas D Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4818,64 +4818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lemiegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biophysics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (JOINT 12th EBSA congress and 10th ICBP – IUPAP congress, July 20-24, 2019, Madrid, Spain – Abstracts), pp.S105-S105. </w:t>
@@ -4952,64 +4952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Petcut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (32), pp.10648-10657. </w:t>
@@ -5194,90 +5194,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the self-assembling abilities of functional hybrid nanomaterials from rod-like to disk-like clustomesogens based on a luminescent {Mo6Br8}(4+) inorganic cluster core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanta Kumar Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Vicent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (10), pp.2556-2564. </w:t>
@@ -5354,64 +5354,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berta Gumi-Audenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1860 (12), pp.2588-2598. </w:t>
@@ -5488,64 +5488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biophysics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46, pp.S122-S122</w:t>
@@ -5613,64 +5613,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (21), pp.5117-5126. </w:t>
@@ -5721,51 +5721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Properties and Hydrogen-Bonding Network of Water–Ethanol Mixtures from Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5864,51 +5864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Goehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 186, pp.229-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5968,51 +5968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Botet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,51 +6076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organization of Quantum Rods Induced by Lipid Membrane Corrugations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6128,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Yager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (44), pp.12148-12154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6334,479 +6334,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01201915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacement of CTAB with peptidic ligands at the surface of gold nanorods and their self-assembling properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hexacyano octahedral metallic clusters as versatile building blocks in the design of extended polymeric framework and clustomesogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hamon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Nikolay G. Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (46), pp.9813-9823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TC02098G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063254v1</w:t>
+                <w:t xml:space="preserve">hal-01083560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexacyano octahedral metallic clusters as versatile building blocks in the design of extended polymeric framework and clustomesogens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Thermotropic Luminescent Clustomesogen Showing a Nematic Phase: A Combination of Experimental and Molecular Simulation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (28), pp.8561-8565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4TC02098G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01083560v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotropic Luminescent Clustomesogen Showing a Nematic Phase: A Combination of Experimental and Molecular Simulation Studies</w:t>
+                <w:t xml:space="preserve">Replacement of CTAB with peptidic ligands at the surface of gold nanorods and their self-assembling properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Amela-Cortés</w:t>
+                <w:t xml:space="preserve">C. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Dorson</w:t>
+                <w:t xml:space="preserve">T. Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Prévôt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+                <w:t xml:space="preserve">P. Even-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fontaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (28), pp.8561-8565. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 424, pp.90-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201402466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009904v1</w:t>
+                <w:t xml:space="preserve">hal-01063254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidic ligands to control the three-dimensional self-assembly of quantum rods in aqueous media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6947,51 +6947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Ligeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7081,64 +7081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (9), pp.2973-2988. </w:t>
@@ -7323,51 +7323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordered Stacking of F-Actin Layers and Mixed Lipid Bilayers : A Columnar Liquid Crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7408,307 +7408,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam films in the presence of functionalized gold nanoparticles</w:t>
+                <w:t xml:space="preserve">Near-infrared chiro-optical effects in metallogels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine Emile</w:t>
+                <w:t xml:space="preserve">Sisir Debnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Jean-François Bergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Casanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Emile</w:t>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.039⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (17), pp.2283-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc16549j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746935v1</w:t>
+                <w:t xml:space="preserve">hal-00664780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared chiro-optical effects in metallogels.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foam films in the presence of functionalized gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sisir Debnath</w:t>
+                <w:t xml:space="preserve">Federico Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bergamini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Camerel</w:t>
+                <w:t xml:space="preserve">Olivier Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 383, pp.124-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc16549j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00664780v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereochemical effect revealed in self-assemblies based on archaeal lipid analogues bearing a central five-membered carbocycle: a SAXS study.</w:t>
               </w:r>
@@ -7720,64 +7720,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benvegnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8096,51 +8096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Motors: Peptide-powered boats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (12), pp.1008-1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8213,51 +8213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8302,351 +8302,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of peptide nanotube diameter by chemical modifications of an aromatic residue involved in a single close contact.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+                <w:t xml:space="preserve">Silica nano-networks as stretches on segmented SU8 rods for sub-wavelength photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pouget</w:t>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (19), pp.7679-84. </w:t>
+              <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.11-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1017343108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/opj.2011.11003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00716817v1</w:t>
+                <w:t xml:space="preserve">hal-00711771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica nano-networks as stretches on segmented SU8 rods for sub-wavelength photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Doré</w:t>
+                <w:t xml:space="preserve">Control of peptide nanotube diameter by chemical modifications of an aromatic residue involved in a single close contact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bêche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1, pp.11-14. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (19), pp.7679-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/opj.2011.11003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1017343108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711771v1</w:t>
+                <w:t xml:space="preserve">inserm-00716817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionically Self-Assembled Clustomesogen with Switchable Magnetic/Luminescence Properties Containing [Re6Se8(CN)6]n- (n = 3, 4) Anionic Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ledneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Cîrcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8844,51 +8844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein molecule stratification inside a single curved film: Evidence from X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8896,51 +8896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (19), pp.9283. </w:t>
@@ -8991,51 +8991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide nanotubes: molecular organisations, self-assembly mechanisms and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Celine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Paternostre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9082,51 +9082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional silica nano-connections based on fluidic approach for integrated photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9134,51 +9134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46, pp.356 - 358. </w:t>
@@ -9216,51 +9216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another way to shape comprehensive analytical approach describing electromagnetic energy distribution through four-slab-layer structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9268,51 +9268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 121 (2), pp.188-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9358,51 +9358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica nano-ridges connections based on a fluidic approach for hybrid integrated photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9486,389 +9486,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the self-assembly pathway of lanreotide octapeptide into beta-sheet nanotubes: role of two stable intermediates.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fay</w:t>
+                <w:t xml:space="preserve">Clustomesogens: liquid crystal materials containing transition-metal clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Cîrcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Dujardin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Berthault</w:t>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja9088023⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (19), pp.3351-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201000325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470362v1</w:t>
+                <w:t xml:space="preserve">hal-00657878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustomesogens: liquid crystal materials containing transition-metal clusters.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viorel Cîrcu</w:t>
+                <w:t xml:space="preserve">Elucidation of the self-assembly pathway of lanreotide octapeptide into beta-sheet nanotubes: role of two stable intermediates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Nadège Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201000325⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (12), pp.4230-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja9088023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00657878v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular structures based on new bolaamphiphile molecules investigated by small angle and wide angle X-ray scattering and polarized optical microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Jeftić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (47), pp.15433-44. </w:t>
@@ -9900,423 +9900,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular structure of self-assembled chiral nanoribbons and nanotubules revealed in the hydrated state</w:t>
+                <w:t xml:space="preserve">Molecular origin of the self-assembly of lanreotide into nanotubes : a mutational approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reiko Oda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Céline Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Laguerre</w:t>
+                <w:t xml:space="preserve">Anjali Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Huc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Verbavatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94, pp.1782-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672183v1</w:t>
+                <w:t xml:space="preserve">hal-00364066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular origin of the self-assembly of lanreotide into nanotubes : a mutational approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry-heating makes hen egg white lysozyme an efficient foaming agent and enables its bulk aggregation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Valery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pouget</w:t>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjali Pandit</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (13), pp.5120-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf703715j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364066v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-heating makes hen egg white lysozyme an efficient foaming agent and enables its bulk aggregation.</w:t>
+                <w:t xml:space="preserve">Molecular structure of self-assembled chiral nanoribbons and nanotubules revealed in the hydrated state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Desfougères</w:t>
+                <w:t xml:space="preserve">Reiko Oda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Michel Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Ivan Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (13), pp.5120-8. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (44), pp.14705-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf703715j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja8048964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672337v1</w:t>
+                <w:t xml:space="preserve">hal-00672183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly by the octapeptide lanreotide and lanreotide-based derivatives : the role of the aromatic residues</w:t>
               </w:r>
@@ -10328,51 +10328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10427,51 +10427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of the octapeptide lanreotide and lanreotide-based derivatives: the role of the aromatic residues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjali Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10587,51 +10587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10814,319 +10814,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between poloxamers in aqueous solutions: micellization and gelation studied by differential scanning calorimetry, small angle X-ray scattering, and rheology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Anhydrous Goat's Milk Fat: Thermal and Structural Behaviors Studied by Coupled Differential Scanning Calorimetry and X-ray Diffraction. 2. Influence of Cooling Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ben Amara-Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Olivier</w:t>
+                <w:t xml:space="preserve">Nadia Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Allais</w:t>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (9), pp.5085-92. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55, pp.4741-4751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la062622p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf063210p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184920v1</w:t>
+                <w:t xml:space="preserve">hal-00185727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anhydrous Goat's Milk Fat: Thermal and Structural Behaviors Studied by Coupled Differential Scanning Calorimetry and X-ray Diffraction. 2. Influence of Cooling Rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between poloxamers in aqueous solutions: micellization and gelation studied by differential scanning calorimetry, small angle X-ray scattering, and rheology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Ben Amara-Dali</w:t>
+                <w:t xml:space="preserve">Stéphanie Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lesieur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Sandrine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Karray</w:t>
+                <w:t xml:space="preserve">Audrey Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadi Attia</w:t>
+                <w:t xml:space="preserve">Cécile Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55, pp.4741-4751. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (9), pp.5085-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf063210p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la062622p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185727v1</w:t>
+                <w:t xml:space="preserve">hal-00184920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galactosyl headgroup interactions control the molecular packing of wheat lipids in Langmuir films and in hydrated liquid-crystalline mesophases</w:t>
               </w:r>
@@ -11138,51 +11138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Géan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11284,51 +11284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Géan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11417,90 +11417,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical architectures by synergy between dynamical template self-assembly and biomineralization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Valery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (6), pp.434-439. </w:t>
@@ -11577,51 +11577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Labrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11697,51 +11697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of liquid films of an ordered foam confined in a narrow channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Terriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11869,51 +11869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen López Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisenda Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Paternostre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12015,51 +12015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique A. V. Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12174,51 +12174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Brienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (43), pp.15279-15284. </w:t>
@@ -12346,51 +12346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C82F8FB8"/>
+    <w:nsid w:val="DFF6F4BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12577,51 +12577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-artzner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5613-576X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093930771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7809-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Botte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm01032b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717084v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jefti&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2024.2404589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morshed Mahmud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Van Der Bruggen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfiya &#268;ernochov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Loukotov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;t&#283;p&#225;nek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav &#352;louf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128782" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04384750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chareyron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304454" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2024.100921" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuvellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyazann Hulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030580" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urvoas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218428120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112496" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Miller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arteni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2023.108012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M Chiechio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ducarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213875" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889646v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112646" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840404v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ludwig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Ourvois-Maloisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Guegan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01305C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M. Chiechio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Ducarre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengbin Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Andreea Arteni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijn Vos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Winter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120346119" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alnemeh-Al Ali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griveau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lautram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100128" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122063v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Aoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463109v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1790976" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Daou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01488" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Okazaki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nlate" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qm00989j" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992012v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinzan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06237e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109770" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09987E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03852" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Hubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020035" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890175v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D Ludwig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001970" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeftic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berchel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemiegre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-019-01373-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chervy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Petcut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01542" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879727v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Algaba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Postic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courbin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.078002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gandubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Kumar Nayak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Vicent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc05412b" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Crespo-Villanueva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Gumi-Audenis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sanz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.09.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Et Thakafy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00363" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11776" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Botet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Goehring" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fd00145e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.208001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Yager" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03335" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01201915v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Val&#233;ry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lefebvre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Taberner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8771" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063254v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even-Hernandez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.03.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20GKFK3M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083560v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay G. Naumov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC02098G" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009904v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402466" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5JSC082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114542v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400300" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJLRQD2X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01201911v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Ligeti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2647" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027781v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp4006276" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814021v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304862f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805630v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caill&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amblard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.110.048102" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.039" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56MFKMXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664780v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Debnath" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc16549j" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquemet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2045948" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909657v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910874v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210299g" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846596v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3491" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3006027" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00716817v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017343108" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711771v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2011.11003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694104v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ledneva" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel C&#238;rcu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai.G. Naumov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201589d" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694056v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dif" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legoff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203216q" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714114v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06010d" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119928v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Celine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Paternostre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05698K" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651949v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2569&#160;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2008.06.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80LXS5LQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652363v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.849177" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470362v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9088023" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657878v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201000325" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHQD772F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662866v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905747r" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672183v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laguerre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8048964" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T8HPZ37V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364066v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Pandit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672337v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf703715j" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MCT2XNR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363497v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Val&#233;ry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif-Cheikh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672362v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cherif-Cheikh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.913" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652203v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081672" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348892v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi-Artzner" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184920v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Finet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Olivier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allais" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062622p" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZH9NH8G8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185727v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Amara-Dali" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesieur" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Karray" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf063210p" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J5QZP0QL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896307v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desbat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;zolet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.02.021" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q483SH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185726v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezolet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908029v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brizard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labrot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berthier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0682172" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CZ4ZJ7X2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907938v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701738z" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N39PRNLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185728v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmar Van Grondelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#243;pez Iglesias" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Coll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Paternostre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2007.08.006" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQRW4C5L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127762v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0477338" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D5S7JW3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069838v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lalloz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Brienne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0406625101" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-artzner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5613-576X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093930771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7809-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Botte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm01032b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jefti&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2024.2404589" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morshed Mahmud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Van Der Bruggen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfiya &#268;ernochov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Loukotov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;t&#283;p&#225;nek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav &#352;louf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128782" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04384750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chareyron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304454" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2024.100921" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuvellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyazann Hulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urvoas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218428120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030580" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112496" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Miller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arteni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2023.108012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M Chiechio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ducarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213875" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889646v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112646" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840404v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ludwig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Ourvois-Maloisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Guegan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01305C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M. Chiechio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Ducarre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengbin Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Andreea Arteni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijn Vos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Winter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120346119" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alnemeh-Al Ali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griveau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lautram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100128" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122063v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Aoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463109v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1790976" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Daou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01488" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Okazaki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nlate" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qm00989j" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992012v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinzan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06237e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109770" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09987E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03852" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Hubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020035" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890175v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D Ludwig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001970" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeftic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berchel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemiegre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-019-01373-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chervy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Petcut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01542" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879727v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Algaba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Postic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courbin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.078002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gandubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Kumar Nayak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Vicent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc05412b" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Crespo-Villanueva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Gumi-Audenis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sanz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.09.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Et Thakafy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00363" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11776" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Botet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Goehring" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fd00145e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.208001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Yager" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03335" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01201915v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Val&#233;ry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lefebvre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Taberner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8771" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay G. Naumov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC02098G" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009904v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402466" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5JSC082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even-Hernandez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.03.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20GKFK3M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114542v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400300" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJLRQD2X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01201911v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Ligeti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2647" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027781v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp4006276" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814021v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304862f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805630v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caill&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amblard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.110.048102" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664780v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Debnath" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc16549j" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746935v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.039" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56MFKMXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquemet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2045948" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909657v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910874v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210299g" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846596v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3491" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3006027" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2011.11003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00716817v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017343108" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694104v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ledneva" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel C&#238;rcu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai.G. Naumov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201589d" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694056v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dif" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legoff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203216q" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714114v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06010d" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119928v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Celine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Paternostre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05698K" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651949v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2569&#160;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2008.06.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80LXS5LQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652363v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.849177" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657878v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201000325" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHQD772F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470362v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9088023" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662866v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905747r" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364066v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Pandit" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672337v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf703715j" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MCT2XNR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672183v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laguerre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8048964" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T8HPZ37V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363497v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Val&#233;ry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif-Cheikh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672362v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cherif-Cheikh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.913" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652203v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081672" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348892v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi-Artzner" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185727v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Amara-Dali" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesieur" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Karray" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf063210p" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J5QZP0QL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184920v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Finet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Olivier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allais" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062622p" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZH9NH8G8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896307v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desbat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;zolet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.02.021" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q483SH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185726v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezolet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908029v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brizard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labrot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berthier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0682172" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CZ4ZJ7X2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907938v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701738z" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N39PRNLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185728v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmar Van Grondelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#243;pez Iglesias" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Coll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Paternostre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2007.08.006" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQRW4C5L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127762v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0477338" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D5S7JW3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069838v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lalloz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Brienne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0406625101" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>