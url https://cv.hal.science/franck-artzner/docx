--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -354,295 +354,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic determination of Deborah numbers in membrane-mimetic bolaamphiphile assemblies</w:t>
+                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Jeftić</w:t>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Séverine Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (1), pp.78-94. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00387010.2024.2404589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717084v1</w:t>
+                <w:t xml:space="preserve">hal-04980324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
+                <w:t xml:space="preserve">Spectroscopic determination of Deborah numbers in membrane-mimetic bolaamphiphile assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+                <w:t xml:space="preserve">Jelena Jeftić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Battaglia</w:t>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
+              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (1), pp.78-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00387010.2024.2404589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980324v1</w:t>
+                <w:t xml:space="preserve">hal-04717084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of water in ethanol uptake within PIM-1 membranes</w:t>
               </w:r>
@@ -654,51 +654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morshed Mahmud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Van Der Bruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -797,51 +797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Loukotová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Štěpánek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Šlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -886,338 +886,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic Osteoid Templates the Plywood Structure of Bone Tissue</w:t>
+                <w:t xml:space="preserve">Emulsions stabilized by pea protein-rich ingredients as an alternative to dairy proteins for food sustainability: Unveiling the key role of pea endogenous lipids in the surface-induced crystallization of milk fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chakib Djediat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+                <w:t xml:space="preserve">Magalie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niki Baccile</w:t>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chareyron</w:t>
+                <w:t xml:space="preserve">Javier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.2304454. </w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.100921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202304454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2024.100921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384750v1</w:t>
+                <w:t xml:space="preserve">hal-04835936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsions stabilized by pea protein-rich ingredients as an alternative to dairy proteins for food sustainability: Unveiling the key role of pea endogenous lipids in the surface-induced crystallization of milk fat</w:t>
+                <w:t xml:space="preserve">Acidic Osteoid Templates the Plywood Structure of Bone Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Weber</w:t>
+                <w:t xml:space="preserve">Chakib Djediat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+                <w:t xml:space="preserve">Niki Baccile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Camille Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, pp.100921. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2304454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2024.100921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202304454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835936v1</w:t>
+                <w:t xml:space="preserve">hal-04384750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Surface Tension, Adsorption Isotherms and Separation of Water–Ethanol Mixtures Confined between Graphene-Based Slit Pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Essafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1258,260 +1258,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and control of metallogel formation for the deposition of supramolecular nanotubes of single-chain magnets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Tension Gradient-Driven Transport of Water/Ethanol Interface Confined in a Carbon Nanotube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Essafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524272v1</w:t>
+                <w:t xml:space="preserve">hal-04730570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Tension Gradient-Driven Transport of Water/Ethanol Interface Confined in a Carbon Nanotube</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation and control of metallogel formation for the deposition of supramolecular nanotubes of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.3228-3237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC03630H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04730570v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the Electrostatic Correlations in Surface Tension of Hydrated Reline Deep Eutectic Solvent from Combined Experiments and Molecular Dynamics Simulations</w:t>
               </w:r>
@@ -1549,51 +1549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyazann Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 128 (16), pp.4008-4020. </w:t>
@@ -1759,507 +1759,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and characterization of protein origami based on self-assembly of a brick and staple artificial protein pair</w:t>
+                <w:t xml:space="preserve">Flexible and Transparent Luminescent Cellulose-Transition Metal Cluster Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Moreaud</w:t>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Viollet</w:t>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Urvoas</w:t>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Valerio-Lepiniec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2218428120⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13030580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064378v1</w:t>
+                <w:t xml:space="preserve">hal-04013740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiseppe Cucinotta</w:t>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and Transparent Luminescent Cellulose-Transition Metal Cluster Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, synthesis, and characterization of protein origami based on self-assembly of a brick and staple artificial protein pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+                <w:t xml:space="preserve">S. Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noee Dumait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">A. Urvoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">M. Valerio-Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Molard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.580. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (11), pp.e2218428120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano13030580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2218428120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013740v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubilization of free β-sitosterol in milk sphingomyelin and polar lipid vesicles as carriers: Structural characterization of the membranes and sphingosome morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 165, pp.112496. </w:t>
@@ -2425,563 +2425,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Luminescent Gold Nanoclusters into Synthetic Vesicles</w:t>
+                <w:t xml:space="preserve">Adjusting the water-sensitivity of sugar/boronate-based organogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina M Chiechio</w:t>
+                <w:t xml:space="preserve">Andreas Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Ducarre</w:t>
+                <w:t xml:space="preserve">Noemie Ourvois-Maloisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Marets</w:t>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+                <w:t xml:space="preserve">Jean Paul Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12213875⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (47), pp.9026-9036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SM01305C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839780v1</w:t>
+                <w:t xml:space="preserve">hal-03840404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk sphingosomes as lipid carriers for tocopherols in aqueous foods: Thermotropic phase behaviour and morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
+                <w:t xml:space="preserve">Encapsulation of Luminescent Gold Nanoclusters into Synthetic Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina M Chiechio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+                <w:t xml:space="preserve">Solène Ducarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Bourgaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Perez</w:t>
+                <w:t xml:space="preserve">Célia Marets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112115⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (21), pp.3875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12213875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889646v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial organization and phase behavior of mixed galactolipid-DPPC-phytosterol assemblies at the air-water interface and in hydrated mesophases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+                <w:t xml:space="preserve">Milk sphingosomes as lipid carriers for tocopherols in aqueous foods: Thermotropic phase behaviour and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Paboeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Claudie Bourgaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 217, pp.112646. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.112115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702655v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting the water-sensitivity of sugar/boronate-based organogels</w:t>
+                <w:t xml:space="preserve">Interfacial organization and phase behavior of mixed galactolipid-DPPC-phytosterol assemblies at the air-water interface and in hydrated mesophases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Ludwig</w:t>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Ourvois-Maloisel</w:t>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Guegan</w:t>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (47), pp.9026-9036. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.112646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2SM01305C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840404v1</w:t>
+                <w:t xml:space="preserve">hal-03702655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent Gold Nanoclusters Interacting with Synthetic and Biological Vesicles</w:t>
               </w:r>
@@ -3019,51 +3019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Marets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (30), pp.6935-6943. </w:t>
@@ -3363,1108 +3363,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro solubilization of fat-soluble vitamins in structurally defined mixed intestinal assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling the Emission Properties of Quantum Rods via Multiscale 3D Ordered Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma El Aoud</w:t>
+                <w:t xml:space="preserve">Marie Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 589, pp.229-241. </w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2021/1790976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122063v1</w:t>
+                <w:t xml:space="preserve">hal-03463109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Emission Properties of Quantum Rods via Multiscale 3D Ordered Organization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow kinetic evolution of nanohelices based on gemini surfactant self-assemblies with various enantiomeric excess; chiral segregation towards a racemic mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Postic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+                <w:t xml:space="preserve">Jie Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+                <w:t xml:space="preserve">Yutaka Okazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Nlate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2021/1790976⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0qm00989j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463109v1</w:t>
+                <w:t xml:space="preserve">hal-03216997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Engineering onto Ru-II Bis(1,2-diphenylphosphinoethane) Synthon: Toward an Original Organometallic Gelator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dania Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Beyrouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caytan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (15), pp.11474-11484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow kinetic evolution of nanohelices based on gemini surfactant self-assemblies with various enantiomeric excess; chiral segregation towards a racemic mixture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro solubilization of fat-soluble vitamins in structurally defined mixed intestinal assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Nlate</w:t>
+                <w:t xml:space="preserve">Asma El Aoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Kauffmann</w:t>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 589, pp.229-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0qm00989j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216997v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous dynamics of water at the octopeptide lanreotide surface</w:t>
+                <w:t xml:space="preserve">Hybrid gold nanoparticle-quantum dot self-assembled nanostructures driven by complementary artificial proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pinzan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxence Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Urvoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ra06237e⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.4612-4621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR09987E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992012v1</w:t>
+                <w:t xml:space="preserve">hal-02462978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading of lutein in egg-sphingomyelin vesicles as lipid carriers: Thermotropic phase behaviour, structure of sphingosome membranes and lutein crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Force-Field Simulations of a Hydrated Lanreotide-Based Derivative: Hydration, Dynamics, and Numerical Evidence of Self-Assembly in Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pinzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109770⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (39), pp.25423-25431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c03852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969002v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid gold nanoparticle-quantum dot self-assembled nanostructures driven by complementary artificial proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
+                <w:t xml:space="preserve">Loading of lutein in egg-sphingomyelin vesicles as lipid carriers: Thermotropic phase behaviour, structure of sphingosome membranes and lutein crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.4612-4621. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, Part A, pp.109770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR09987E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462978v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Field Simulations of a Hydrated Lanreotide-Based Derivative: Hydration, Dynamics, and Numerical Evidence of Self-Assembly in Dimers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Anomalous dynamics of water at the octopeptide lanreotide surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pinzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (39), pp.25423-25431. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (56), pp.33903-33910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c03852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0ra06237e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992035v1</w:t>
+                <w:t xml:space="preserve">hal-02992012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between a wax/volatile oil mixture and vegetable butters in a long-lasting make-up formula: A rheological and structural study compared to product performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4524,77 +4524,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron effect on sugar-based organogelators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas D Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4818,64 +4818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lemiegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biophysics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (JOINT 12th EBSA congress and 10th ICBP – IUPAP congress, July 20-24, 2019, Madrid, Spain – Abstracts), pp.S105-S105. </w:t>
@@ -4952,64 +4952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Petcut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (32), pp.10648-10657. </w:t>
@@ -5041,295 +5041,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-Disorder Structural Transitions in Mazes Built by Evaporating Drops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring the self-assembling abilities of functional hybrid nanomaterials from rod-like to disk-like clustomesogens based on a luminescent {Mo6Br8}(4+) inorganic cluster core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Algaba</w:t>
+                <w:t xml:space="preserve">Aurore Gandubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Postic</w:t>
+                <w:t xml:space="preserve">Susanta Kumar Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Raffy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courbin</w:t>
+                <w:t xml:space="preserve">Cristian Vicent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.078002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (10), pp.2556-2564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7tc05412b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879727v1</w:t>
+                <w:t xml:space="preserve">hal-01771076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the self-assembling abilities of functional hybrid nanomaterials from rod-like to disk-like clustomesogens based on a luminescent {Mo6Br8}(4+) inorganic cluster core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Order-Disorder Structural Transitions in Mazes Built by Evaporating Drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Algaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gandubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+                <w:t xml:space="preserve">M. Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanta Kumar Nayak</w:t>
+                <w:t xml:space="preserve">Guillaume Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Vicent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (10), pp.2556-2564. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (7), pp.078002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7tc05412b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.078002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771076v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casein interaction with lipid membranes: Are the phase state or charge density of the phospholipids affecting protein adsorption?</w:t>
               </w:r>
@@ -5354,64 +5354,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berta Gumi-Audenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1860 (12), pp.2588-2598. </w:t>
@@ -5488,64 +5488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biophysics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46, pp.S122-S122</w:t>
@@ -5613,64 +5613,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (21), pp.5117-5126. </w:t>
@@ -5721,51 +5721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Properties and Hydrogen-Bonding Network of Water–Ethanol Mixtures from Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5864,51 +5864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Goehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 186, pp.229-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5968,51 +5968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Botet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,51 +6076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organization of Quantum Rods Induced by Lipid Membrane Corrugations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6128,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Yager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (44), pp.12148-12154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6334,595 +6334,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01201915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexacyano octahedral metallic clusters as versatile building blocks in the design of extended polymeric framework and clustomesogens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Peptidic ligands to control the three-dimensional self-assembly of quantum rods in aqueous media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay G. Naumov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Elsa Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TC02098G⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (18), pp.3707-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201400300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083560v1</w:t>
+                <w:t xml:space="preserve">hal-01114542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotropic Luminescent Clustomesogen Showing a Nematic Phase: A Combination of Experimental and Molecular Simulation Studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Replacement of CTAB with peptidic ligands at the surface of gold nanorods and their self-assembling properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Prévôt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+                <w:t xml:space="preserve">C. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fontaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Even-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201402466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 424, pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009904v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacement of CTAB with peptidic ligands at the surface of gold nanorods and their self-assembling properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermotropic Luminescent Clustomesogen Showing a Nematic Phase: A Combination of Experimental and Molecular Simulation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Even-Hernandez</w:t>
+                <w:t xml:space="preserve">Maria Amela-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Marchi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederick Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (28), pp.8561-8565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063254v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidic ligands to control the three-dimensional self-assembly of quantum rods in aqueous media.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soizic Chevance</w:t>
+                <w:t xml:space="preserve">Hexacyano octahedral metallic clusters as versatile building blocks in the design of extended polymeric framework and clustomesogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay G. Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201400300⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (46), pp.9813-9823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TC02098G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01114542v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directing peptide crystallization through curvature control of nanotubes ‡</w:t>
               </w:r>
@@ -6947,51 +6947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Ligeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7081,64 +7081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (9), pp.2973-2988. </w:t>
@@ -7228,51 +7228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Meneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (8), pp.2739-45. </w:t>
@@ -7323,51 +7323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordered Stacking of F-Actin Layers and Mixed Lipid Bilayers : A Columnar Liquid Crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7408,739 +7408,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared chiro-optical effects in metallogels.</w:t>
+                <w:t xml:space="preserve">Stereochemical effect revealed in self-assemblies based on archaeal lipid analogues bearing a central five-membered carbocycle: a SAXS study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sisir Debnath</w:t>
+                <w:t xml:space="preserve">Alicia Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bergamini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc16549j⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (20), pp.7591-7597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2045948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664780v1</w:t>
+                <w:t xml:space="preserve">hal-00904782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam films in the presence of functionalized gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine Emile</w:t>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Federico Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 383, pp.124-129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemical effect revealed in self-assemblies based on archaeal lipid analogues bearing a central five-membered carbocycle: a SAXS study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-infrared chiro-optical effects in metallogels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisir Debnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Jacquemet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Jean-François Bergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (20), pp.7591-7597. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (17), pp.2283-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la2045948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cc16549j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904782v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straight and Curved Silica Nano-Ridges Connections Based on Fluidic Approach for Hybrid Integrated Photonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+                <w:t xml:space="preserve">Structural role of counterions adsorbed on self-assembled peptide nanotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Meneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (1), pp.723-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja210299g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909657v1</w:t>
+                <w:t xml:space="preserve">hal-00910874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural role of counterions adsorbed on self-assembled peptide nanotubes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Meneau</w:t>
+                <w:t xml:space="preserve">Straight and Curved Silica Nano-Ridges Connections Based on Fluidic Approach for Hybrid Integrated Photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (1-4), pp.319-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910874v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Motors: Peptide-powered boats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (12), pp.1008-1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8187,77 +8187,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional self-assembling of gold nanorods with controlled macroscopic shape and local smectic B order.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8302,429 +8302,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica nano-networks as stretches on segmented SU8 rods for sub-wavelength photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Doré</w:t>
+                <w:t xml:space="preserve">Ionically Self-Assembled Clustomesogen with Switchable Magnetic/Luminescence Properties Containing [Re6Se8(CN)6]n- (n = 3, 4) Anionic Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bêche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+                <w:t xml:space="preserve">Alexandra Ledneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Cîrcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai.G. Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/opj.2011.11003⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (23), pp.5122-5130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm201589d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711771v1</w:t>
+                <w:t xml:space="preserve">hal-00694104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of peptide nanotube diameter by chemical modifications of an aromatic residue involved in a single close contact.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (19), pp.7679-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1017343108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00716817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionically Self-Assembled Clustomesogen with Switchable Magnetic/Luminescence Properties Containing [Re6Se8(CN)6]n- (n = 3, 4) Anionic Clusters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Viorel Cîrcu</w:t>
+                <w:t xml:space="preserve">Silica nano-networks as stretches on segmented SU8 rods for sub-wavelength photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai.G. Naumov</w:t>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (23), pp.5122-5130. </w:t>
+              <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.11-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm201589d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/opj.2011.11003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694104v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of fluorescent quantum dots within a three-dimensional bio-organic template of actin filaments and lipid membranes</w:t>
               </w:r>
@@ -8844,51 +8844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein molecule stratification inside a single curved film: Evidence from X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8896,51 +8896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (19), pp.9283. </w:t>
@@ -8991,51 +8991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide nanotubes: molecular organisations, self-assembly mechanisms and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Celine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Paternostre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9082,103 +9082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional silica nano-connections based on fluidic approach for integrated photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46, pp.356 - 358. </w:t>
@@ -9216,103 +9216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another way to shape comprehensive analytical approach describing electromagnetic energy distribution through four-slab-layer structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 121 (2), pp.188-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9358,103 +9358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica nano-ridges connections based on a fluidic approach for hybrid integrated photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nanophotonic III, 7712, pp.7712.1-7. </w:t>
@@ -9492,103 +9492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustomesogens: liquid crystal materials containing transition-metal clusters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Dorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Cîrcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (19), pp.3351-5. </w:t>
@@ -9638,51 +9638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the self-assembly pathway of lanreotide octapeptide into beta-sheet nanotubes: role of two stable intermediates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9772,103 +9772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular structures based on new bolaamphiphile molecules investigated by small angle and wide angle X-ray scattering and polarized optical microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Jeftić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (47), pp.15433-44. </w:t>
@@ -9900,578 +9900,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular origin of the self-assembly of lanreotide into nanotubes : a mutational approach.</w:t>
+                <w:t xml:space="preserve">Self-assembly by the octapeptide lanreotide and lanreotide-based derivatives : the role of the aromatic residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Valery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pouget</w:t>
+                <w:t xml:space="preserve">A. Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjali Pandit</w:t>
+                <w:t xml:space="preserve">N. Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Verbavatz</w:t>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bordes</w:t>
+                <w:t xml:space="preserve">C. Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif-Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 94, pp.1782-95</w:t>
+              <w:t xml:space="preserve">J Pept Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.66-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364066v1</w:t>
+                <w:t xml:space="preserve">hal-00363497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-heating makes hen egg white lysozyme an efficient foaming agent and enables its bulk aggregation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular structure of self-assembled chiral nanoribbons and nanotubules revealed in the hydrated state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reiko Oda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Michel Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf703715j⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (44), pp.14705-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja8048964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672337v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular structure of self-assembled chiral nanoribbons and nanotubules revealed in the hydrated state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dry-heating makes hen egg white lysozyme an efficient foaming agent and enables its bulk aggregation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Huc</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja8048964⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (13), pp.5120-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf703715j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672183v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly by the octapeptide lanreotide and lanreotide-based derivatives : the role of the aromatic residues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular origin of the self-assembly of lanreotide into nanotubes : a mutational approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Céline Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Verbavatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Cherif-Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Pept Sci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14, pp.66-75</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94, pp.1782-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363497v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of the octapeptide lanreotide and lanreotide-based derivatives: the role of the aromatic residues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjali Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10555,780 +10555,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new practical approach of integrated photonics based on biomimetic molecular selfassembled nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Renault</w:t>
+                <w:t xml:space="preserve">Interaction between Water-Soluble Peptidic CdSe/ZnS Nanocrystals and Membranes: Formation of Hybrid Vesicles and Condensed Lamellar Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudy-Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchi-Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130(26, pp.8289-8296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652203v1</w:t>
+                <w:t xml:space="preserve">hal-00348892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Water-Soluble Peptidic CdSe/ZnS Nanocrystals and Membranes: Formation of Hybrid Vesicles and Condensed Lamellar Phases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Henry</w:t>
+                <w:t xml:space="preserve">Development of a new practical approach of integrated photonics based on biomimetic molecular selfassembled nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (19), pp.1134 - 1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20081672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348892v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anhydrous Goat's Milk Fat: Thermal and Structural Behaviors Studied by Coupled Differential Scanning Calorimetry and X-ray Diffraction. 2. Influence of Cooling Rate</w:t>
+                <w:t xml:space="preserve">Galactosyl headgroup interactions control the molecular packing of wheat lipids in Langmuir films and in hydrated liquid-crystalline mesophases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Ben Amara-Dali</w:t>
+                <w:t xml:space="preserve">C Bottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lesieur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Julie Géan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Karray</w:t>
+                <w:t xml:space="preserve">B Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadi Attia</w:t>
+                <w:t xml:space="preserve">M Pézolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55, pp.4741-4751. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1768, pp.1526 - 1540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf063210p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185727v1</w:t>
+                <w:t xml:space="preserve">hal-04896307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between poloxamers in aqueous solutions: micellization and gelation studied by differential scanning calorimetry, small angle X-ray scattering, and rheology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Anhydrous Goat's Milk Fat: Thermal and Structural Behaviors Studied by Coupled Differential Scanning Calorimetry and X-ray Diffraction. 2. Influence of Cooling Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ben Amara-Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Olivier</w:t>
+                <w:t xml:space="preserve">Nadia Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Allais</w:t>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (9), pp.5085-92. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55, pp.4741-4751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la062622p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf063210p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184920v1</w:t>
+                <w:t xml:space="preserve">hal-00185727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactosyl headgroup interactions control the molecular packing of wheat lipids in Langmuir films and in hydrated liquid-crystalline mesophases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between poloxamers in aqueous solutions: micellization and gelation studied by differential scanning calorimetry, small angle X-ray scattering, and rheology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bottier</w:t>
+                <w:t xml:space="preserve">Stéphanie Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Géan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Sandrine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Desbat</w:t>
+                <w:t xml:space="preserve">Audrey Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pézolet</w:t>
+                <w:t xml:space="preserve">Cécile Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1768, pp.1526 - 1540. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (9), pp.5085-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la062622p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896307v1</w:t>
+                <w:t xml:space="preserve">hal-00184920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galactosyl headgroup interactions control the molecular packing of wheat lipids in Langmuir films and in hydrated liquid-crystalline mesophases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Géan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11337,118 +11337,118 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pezolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1768 (6), pp.1526-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical architectures by synergy between dynamical template self-assembly and biomineralization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11456,51 +11456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Valery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (6), pp.434-439. </w:t>
@@ -11577,51 +11577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Labrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11697,77 +11697,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of liquid films of an ordered foam confined in a narrow channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Terriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11869,51 +11869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen López Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisenda Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Paternostre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12015,51 +12015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique A. V. Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12135,90 +12135,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusogenic supramolecular vesicle systems induced by metal ion binding to amphiphilic ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marchi-Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Brienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (43), pp.15279-15284. </w:t>
@@ -12346,51 +12346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFF6F4BA"/>
+    <w:nsid w:val="77D4DCAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12577,51 +12577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-artzner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5613-576X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093930771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7809-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Botte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm01032b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jefti&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2024.2404589" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morshed Mahmud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Van Der Bruggen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfiya &#268;ernochov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Loukotov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;t&#283;p&#225;nek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav &#352;louf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128782" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04384750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chareyron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304454" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2024.100921" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuvellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyazann Hulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urvoas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218428120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030580" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112496" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Miller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arteni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2023.108012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M Chiechio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ducarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213875" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889646v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112646" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840404v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ludwig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Ourvois-Maloisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Guegan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01305C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M. Chiechio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Ducarre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengbin Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Andreea Arteni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijn Vos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Winter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120346119" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alnemeh-Al Ali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griveau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lautram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100128" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122063v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Aoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463109v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1790976" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Daou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01488" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Okazaki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nlate" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qm00989j" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992012v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinzan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06237e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109770" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09987E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03852" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Hubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020035" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890175v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D Ludwig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001970" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeftic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berchel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemiegre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-019-01373-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chervy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Petcut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01542" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879727v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Algaba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Postic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courbin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.078002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gandubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Kumar Nayak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Vicent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc05412b" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Crespo-Villanueva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Gumi-Audenis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sanz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.09.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Et Thakafy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00363" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11776" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Botet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Goehring" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fd00145e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.208001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Yager" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03335" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01201915v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Val&#233;ry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lefebvre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Taberner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8771" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay G. Naumov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC02098G" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009904v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402466" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5JSC082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even-Hernandez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.03.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20GKFK3M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114542v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400300" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJLRQD2X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01201911v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Ligeti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2647" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027781v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp4006276" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814021v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304862f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805630v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caill&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amblard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.110.048102" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664780v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Debnath" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc16549j" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746935v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.039" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56MFKMXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquemet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2045948" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909657v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910874v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210299g" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846596v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3491" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3006027" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2011.11003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00716817v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017343108" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694104v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ledneva" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel C&#238;rcu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai.G. Naumov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201589d" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694056v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dif" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legoff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203216q" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714114v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06010d" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119928v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Celine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Paternostre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05698K" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651949v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2569&#160;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2008.06.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80LXS5LQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652363v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.849177" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657878v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201000325" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHQD772F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470362v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9088023" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662866v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905747r" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364066v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Pandit" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672337v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf703715j" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MCT2XNR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672183v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laguerre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8048964" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T8HPZ37V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363497v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Val&#233;ry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif-Cheikh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672362v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cherif-Cheikh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.913" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652203v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081672" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348892v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi-Artzner" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185727v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Amara-Dali" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesieur" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Karray" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf063210p" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J5QZP0QL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184920v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Finet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Olivier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allais" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062622p" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZH9NH8G8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896307v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desbat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;zolet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.02.021" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q483SH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185726v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezolet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908029v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brizard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labrot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berthier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0682172" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CZ4ZJ7X2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907938v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701738z" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N39PRNLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185728v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmar Van Grondelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#243;pez Iglesias" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Coll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Paternostre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2007.08.006" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQRW4C5L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127762v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0477338" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D5S7JW3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069838v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lalloz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Brienne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0406625101" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-artzner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5613-576X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093930771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7809-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Botte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm01032b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717084v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jefti&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2024.2404589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morshed Mahmud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Van Der Bruggen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfiya &#268;ernochov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Loukotov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;t&#283;p&#225;nek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav &#352;louf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128782" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2024.100921" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04384750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chareyron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuvellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyazann Hulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030580" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urvoas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218428120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112496" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Miller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arteni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2023.108012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ludwig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Ourvois-Maloisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Guegan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01305C" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M Chiechio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ducarre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213875" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112646" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M. Chiechio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Ducarre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengbin Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Andreea Arteni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijn Vos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Winter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120346119" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alnemeh-Al Ali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griveau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lautram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100128" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1790976" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Okazaki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nlate" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qm00989j" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Daou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01488" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Aoud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462978v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09987E" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992035v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinzan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03852" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969002v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109770" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02992012v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06237e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Hubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020035" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890175v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D Ludwig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001970" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeftic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berchel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemiegre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-019-01373-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chervy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Petcut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01542" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771076v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gandubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Kumar Nayak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Vicent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc05412b" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879727v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Algaba" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Postic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courbin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.078002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Crespo-Villanueva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Gumi-Audenis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sanz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.09.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Et Thakafy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00363" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11776" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Botet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Goehring" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fd00145e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.208001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Yager" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03335" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01201915v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Val&#233;ry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lefebvre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Taberner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8771" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114542v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400300" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJLRQD2X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063254v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even-Hernandez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.03.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20GKFK3M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402466" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5JSC082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay G. Naumov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC02098G" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01201911v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Ligeti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2647" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027781v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp4006276" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814021v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304862f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805630v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caill&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amblard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.110.048102" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904782v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquemet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2045948" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.039" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56MFKMXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664780v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Debnath" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc16549j" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910874v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210299g" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909657v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846596v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3491" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3006027" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694104v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ledneva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel C&#238;rcu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai.G. Naumov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201589d" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00716817v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017343108" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711771v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2011.11003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694056v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dif" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legoff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203216q" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714114v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06010d" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119928v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Celine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Paternostre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05698K" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651949v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2569&#160;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2008.06.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80LXS5LQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652363v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.849177" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657878v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201000325" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHQD772F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470362v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9088023" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662866v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905747r" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363497v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandit" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Val&#233;ry" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif-Cheikh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672183v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laguerre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8048964" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T8HPZ37V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672337v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf703715j" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MCT2XNR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364066v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Pandit" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672362v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cherif-Cheikh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.913" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348892v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi-Artzner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652203v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081672" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896307v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desbat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;zolet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.02.021" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q483SH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185727v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Amara-Dali" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesieur" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Karray" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf063210p" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J5QZP0QL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184920v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Finet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Olivier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allais" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062622p" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZH9NH8G8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185726v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezolet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908029v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brizard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labrot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berthier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0682172" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CZ4ZJ7X2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907938v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701738z" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N39PRNLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185728v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmar Van Grondelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#243;pez Iglesias" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Coll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Paternostre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2007.08.006" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQRW4C5L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127762v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0477338" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D5S7JW3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069838v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lalloz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Brienne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0406625101" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>