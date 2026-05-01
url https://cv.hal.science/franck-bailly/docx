--- v0 (2026-03-31)
+++ v1 (2026-05-01)
@@ -178,51 +178,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -252,51 +252,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Published online: 14 Feb 2025, pp.1-25. </w:t>
+              <w:t xml:space="preserve">, 2026, 33 (1), pp.29-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09672567.2025.2460219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1030,580 +1030,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes a Good Worker? Richard Edwards Is Still Relevant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les différences de salaires entre les hommes et les femmes. Une comparaison entre l’ESS et le secteur privé lucratif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nirello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Léné</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Radical Political Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés, série Socio-économie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Economies et Sociétés, série Socio-économie du Travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445886v1</w:t>
+                <w:t xml:space="preserve">hal-02900732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Training of Jobseekers by Non-profit Organizations: An Analysis Based on Data from the Upper Normandy Region of France</w:t>
+                <w:t xml:space="preserve">What Makes a Good Worker? Richard Edwards Is Still Relevant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Chapelle</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Léné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metroeconomica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/meca.12024⟩</w:t>
+              <w:t xml:space="preserve">Review of Radical Political Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (2), pp.176-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0486613414532766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02470177v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can working and employment conditions in the personal services sector be improved?</w:t>
+                <w:t xml:space="preserve">The Training of Jobseekers by Non-profit Organizations: An Analysis Based on Data from the Upper Normandy Region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Horn</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cje/bes071⟩</w:t>
+              <w:t xml:space="preserve">Metroeconomica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (4), pp.645-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/meca.12024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444507v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The personification of the service labour process and the rise of soft skills: a French case study</w:t>
+                <w:t xml:space="preserve">Can working and employment conditions in the personal services sector be improved?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Léné</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Employee Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/01425451311279429⟩</w:t>
+              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.299-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cje/bes071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445902v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il possible d'améliorer les conditions de travail et d'emploi dans le secteur des services à la personne ? Une analyse en termes de mondes de production.</w:t>
+                <w:t xml:space="preserve">The personification of the service labour process and the rise of soft skills: a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Horn</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Léné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Employee Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (1), pp.79-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/01425451311279429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00805678v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocational Training and the Demands of Work: a Convention-based Analysis</w:t>
+                <w:t xml:space="preserve">Est-il possible d'améliorer les conditions de travail et d'emploi dans le secteur des services à la personne ? Une analyse en termes de mondes de production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics &amp; Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (1), pp.11-25</w:t>
+              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 6, pp. 1101-1128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454931v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de l'emploi dans l'ESS. Etude exploratoire sur la région des Pays de la Loire</w:t>
               </w:r>
@@ -1678,838 +1717,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The continuing training sector in France and the role of non-profit organisations</w:t>
+                <w:t xml:space="preserve">Vocational Training and the Demands of Work: a Convention-based Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic and Social Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (1)</w:t>
+              <w:t xml:space="preserve">Economics &amp; Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454928v1</w:t>
+                <w:t xml:space="preserve">hal-02454931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Factors Influence the Behaviour of Nonprofit Organisations? The Example of the Continuing Training Sector in France</w:t>
+                <w:t xml:space="preserve">The continuing training sector in France and the role of non-profit organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic and Social Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444616v1</w:t>
+                <w:t xml:space="preserve">hal-02454928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La portée formatrice de l'expérience : les employeurs du secteur des services</w:t>
+                <w:t xml:space="preserve">What Factors Influence the Behaviour of Nonprofit Organisations? The Example of the Continuing Training Sector in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Toutin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (4), pp.646-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/c08138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00464570v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of employers’ beliefs in the evaluation of educational output</w:t>
+                <w:t xml:space="preserve">La portée formatrice de l'expérience : les employeurs du secteur des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Léné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Toutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°106, pp.41-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02453513v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00464570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pays de l'Union européenne face aux nouvelles dynamiques des migrations internationales</w:t>
+                <w:t xml:space="preserve">The role of employers’ beliefs in the evaluation of educational output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Oudinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (3), pp.959-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2006.12.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00487079v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment analyser la construction de la qualité éducative ?</w:t>
+                <w:t xml:space="preserve">Les pays de l'Union européenne face aux nouvelles dynamiques des migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Chatel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouhoub Mouhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Oudinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 2.850, pp.24-27</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.33-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457278v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00487079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union Européenne. Les nouvelles dynamiques migratoires : relance et complexification</w:t>
+                <w:t xml:space="preserve">Comment analyser la construction de la qualité éducative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Oudinet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique internationale de l'IRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 84, pp.30-47</w:t>
+              <w:t xml:space="preserve">Problèmes économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2.850, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457271v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universités et entreprises : financements et dépendances</w:t>
+                <w:t xml:space="preserve">Union Européenne. Les nouvelles dynamiques migratoires : relance et complexification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouhoub Mouhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Oudinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'université (La)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 10, pp.79-86</w:t>
+              <w:t xml:space="preserve">Chronique internationale de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 84, pp.30-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03213873v1</w:t>
+                <w:t xml:space="preserve">hal-02457271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fondements théoriques du partenariat Université-Entreprise</w:t>
+                <w:t xml:space="preserve">Universités et entreprises : financements et dépendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recruter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 1, pp.16-21</w:t>
+              <w:t xml:space="preserve">Revue de l'université (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10, pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215204v1</w:t>
+                <w:t xml:space="preserve">halshs-03213873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The financial participation of enterprises in the functioning of French higher education institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2520,105 +2546,187 @@
               <w:t xml:space="preserve">Higher Education in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 17 (1), pp.86-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0379772920170106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements théoriques du partenariat Université-Entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457266v1</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recruter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1, pp.16-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Non-Profit Entrepreneurship different from others? A survey data analysis on motivations and access to fund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2638,507 +2746,507 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnet J., García-Pérez-de-Lema D., Van Auken H. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Entrepreneurial Society: How to fill the Gap between Knowledge and Innovation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgard Publishing, pp.226-243, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les migrants, où vont-ils et quelles sont leurs conditions sur les marchés du travail européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouhoub Mouhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Oudinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mouhoud E.M., Oudinet J. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe et ses migrants: ouverture ou repli ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.25-71, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la qualité de l'éducation : l'exemple des bacs professionnels tertiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Eymard-Duvernay (sous la direction de ). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie des conventions, méthodes et résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 439-452, 2006, "Recherches"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de l'éducation : discussion de travaux économiques récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Delamotte (ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du partage au marché. Regards croisés sur la circulation des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrion, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00087420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité du travail en Europe, capital humain et protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Maurau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lehmann P.-J. et Monnier. L. (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques économiques et construction communautaire  : le choc Européen  ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan. Logiques économiques, pp.227-249, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventions et économie de l'éducation : quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-J. Paul (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrer, gérer, évaluer les systèmes éducatifs : une encyclopédie pour aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESF Editeur, pp.273-295, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3148,130 +3256,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œuvrer pour la transition écologique dans la fonction publique territoriale : une pluralité de pratiques et des tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rieucau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the determinants of the pay gap between conventional firms and cooperatives? Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3293,1607 +3401,1852 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème colloque de l’Association de Science Régionale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de sciences régionales de langue francaise, Jun 2025, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs :les inégalités d’accès à l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le travail fait aux chômeurs de longue durée : au-delà des zones grises du travail et de l’emploi de l’expérimentation TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24ème Rencontres du RIUESS - Réseau inter-universitaire de l'économie sociale et solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le travail à partir des personnes : imaginaires du travail, mise en œuvre et tensions dans l'expérimentation TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14e congrès de l’AFEP, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conditions à l'émergence de l'expérimentation TZCLD ? Une analyse du territoire normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Rencontres du RIUESS 2024 : l'ESS hor la loi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œuvrer pour la transition écologique dans la fonction publique territoriale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rieucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable et son inscription territoriale : analyses managériales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l’écologie fait au travail. Le cas de la fonction publique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rieucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et inégalités : Comment habiter le monde de demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12e Congrès de l’AFEP, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des dynamiques des territoires candidats de TZC: Hauts-de-France et Normandie</w:t>
+                <w:t xml:space="preserve">Une analyse des dynamiques des territoires candidats de TZC : Hauts de France et Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer ou s’effondrer?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18ème Congrès du RIODD, Oct 2023, Villeneuse d'Ascq, France</w:t>
+              <w:t xml:space="preserve">RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320032v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Penrose et l’économie du travail</w:t>
+                <w:t xml:space="preserve">Une analyse des dynamiques des territoires candidats de TZC: Hauts-de-France et Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « le capitalisme entre effondrement et résilience »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIISEA. Université Picardie Jules Verne, Jun 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">Changer ou s’effondrer?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18ème Congrès du RIODD, Oct 2023, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316024v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail et écologie. Le cas de la fonction publique territoriale</w:t>
+                <w:t xml:space="preserve">Edith Penrose et l’économie du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rieucau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « le capitalisme entre effondrement et résilience »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIISEA. Université Picardie Jules Verne, Jun 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315993v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations hiérarchiques et satisfaction au travail</w:t>
+                <w:t xml:space="preserve">Travail et écologie. Le cas de la fonction publique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Chapelle</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rieucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Care Organisationnel »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE-NIMEC. Université de Rouen Normandie, Oct 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315930v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie (du travail) et politique : une analyse critique de la Personnel Economics</w:t>
+                <w:t xml:space="preserve">Relations hiérarchiques et satisfaction au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu’est-ce qu’un système économique et social soutenable ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11e Congrès de l’AFEP, Jun 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">Workshop « Care Organisationnel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE-NIMEC. Université de Rouen Normandie, Oct 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316030v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ambivalence des pratiques de gestion : de l’analyse radicale aux Critical Management Studies</w:t>
+                <w:t xml:space="preserve">Économie (du travail) et politique : une analyse critique de la Personnel Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cintas</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées d’Histoire du Management et des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Marne-La-Vallée, France</w:t>
+              <w:t xml:space="preserve">Qu’est-ce qu’un système économique et social soutenable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e Congrès de l’AFEP, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091784v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ambivalence des pratiques de gestion : de l’analyse radicale aux Critical Management Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cintas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXèmes Journées d’Histoire du Management et des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Marne-La-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'expérience professionnelle est-elle (nécessairement) formatrice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Léné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Toutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIe Journées de l'Association d'Économie Sociale « Approches institutionnalistes des inégalités en économie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Université Pariis X - Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00255812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérimentation TZCLD : analyse des dynamiques institutionnelles et des recompositions du champ des acteurs de l’emploi dans les territoires d’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DARES, France Stratégie. 2025, pp.319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4961,51 +5314,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6DEFC76"/>
+    <w:nsid w:val="00B3DC02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5192,51 +5545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-bailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2699-7959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franck.bailly@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2025.2460219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beae024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2037-3643/17639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Abasabanye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3390-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024529417713769" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000365" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02463425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613414532766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2381E1AFC10166FE60595F89CDCB845077C1AFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Devetter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Horn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bes071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01425451311279429" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c08138" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Toutin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2006.12.083" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P60373GC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Oudinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chatel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03215204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Paul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0379772920170106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Oudinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-economie-des-conventions-methodes-et-resultats-2--9782707148780-page-439.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Maurau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04919329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315958v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316024v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-bailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2699-7959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franck.bailly@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2025.2460219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beae024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2037-3643/17639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Abasabanye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3390-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024529417713769" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000365" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02463425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613414532766" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2381E1AFC10166FE60595F89CDCB845077C1AFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Devetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Horn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bes071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01425451311279429" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c08138" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Toutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2006.12.083" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P60373GC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Oudinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chatel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Paul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0379772920170106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03215204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Oudinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-economie-des-conventions-methodes-et-resultats-2--9782707148780-page-439.htm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457397v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Maurau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04919329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04256746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091784v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Tantot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>