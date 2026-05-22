--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -85,74 +85,95 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2699-7959</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=TxUqktQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">franck.bailly@univ-rouen.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de Conférences en économie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -204,3049 +225,3049 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading Edith Penrose through the eyes of a labour economist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 33 (1), pp.29-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09672567.2025.2460219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What politics does to the economic analysis of the employment relationship: a critical perspective on personnel economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (5), pp.909-926. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cje/beae024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When mainstream economics does human resource management: a critique of personnel economics’ prescriptive ambition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSL Quarterly Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 75 (301), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/2037-3643/17639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Contact Between Employees and Service Recipients Lead to Socially More Responsible Behaviours? The Case of Cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Abasabanye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 153 (3), pp.813-824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10551-016-3390-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wage differentials between conventional firms and non-worker cooperatives: Analysis of evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Competition and Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (4), pp.321-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1024529417713769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The radical school and the economics of education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (3), pp.351-369. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837216000365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différences de salaires entre les hommes et les femmes. Une comparaison entre l'ESS et le secteur privé lucratif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les différences de salaires entre les hommes et les femmes. Une comparaison entre l’ESS et le secteur privé lucratif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nirello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés, série Socio-économie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Economies et Sociétés, série Socio-économie du Travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444612v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas salaire et qualité de l’emploi dans les activités du nettoyage : quelle influence du statut juridique de l’employeur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les différences de salaires entre les hommes et les femmes. Une comparaison entre l'ESS et le secteur privé lucratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nirello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés, série Socio-économie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.1019-1046</w:t>
+              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456157v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-face : Retour sur le concept de compétences non académiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bas salaire et qualité de l’emploi dans les activités du nettoyage : quelle influence du statut juridique de l’employeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Léné</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (130), pp.69-78</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés, série Socio-économie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.1019-1046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463425v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différences de salaires entre les hommes et les femmes. Une comparaison entre l’ESS et le secteur privé lucratif.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Post-face : Retour sur le concept de compétences non académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Prouteau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Léné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés, série Socio-économie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Economies et Sociétés, série Socio-économie du Travail</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (130), pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900732v1</w:t>
+                <w:t xml:space="preserve">hal-02463425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Makes a Good Worker? Richard Edwards Is Still Relevant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Léné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Radical Political Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (2), pp.176-192. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0486613414532766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Training of Jobseekers by Non-profit Organizations: An Analysis Based on Data from the Upper Normandy Region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metroeconomica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (4), pp.645-682. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/meca.12024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can working and employment conditions in the personal services sector be improved?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (2), pp.299-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cje/bes071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The personification of the service labour process and the rise of soft skills: a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Léné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Employee Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (1), pp.79-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/01425451311279429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-il possible d'améliorer les conditions de travail et d'emploi dans le secteur des services à la personne ? Une analyse en termes de mondes de production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n° 6, pp. 1101-1128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de l'emploi dans l'ESS. Etude exploratoire sur la région des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 323, pp. 44-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocational Training and the Demands of Work: a Convention-based Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics &amp; Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The continuing training sector in France and the role of non-profit organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic and Social Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Factors Influence the Behaviour of Nonprofit Organisations? The Example of the Continuing Training Sector in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (4), pp.646-665. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/c08138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La portée formatrice de l'expérience : les employeurs du secteur des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Léné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Toutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, n°106, pp.41-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00464570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of employers’ beliefs in the evaluation of educational output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (3), pp.959-968. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2006.12.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pays de l'Union européenne face aux nouvelles dynamiques des migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouhoub Mouhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Oudinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2, pp.33-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00487079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment analyser la construction de la qualité éducative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2.850, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Union Européenne. Les nouvelles dynamiques migratoires : relance et complexification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouhoub Mouhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Oudinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique internationale de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 84, pp.30-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universités et entreprises : financements et dépendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'université (La)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 10, pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03213873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The financial participation of enterprises in the functioning of French higher education institutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Les fondements théoriques du partenariat Université-Entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher Education in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recruter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1, pp.16-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457266v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fondements théoriques du partenariat Université-Entreprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The financial participation of enterprises in the functioning of French higher education institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recruter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Higher Education in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 17 (1), pp.86-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0379772920170106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215204v1</w:t>
+                <w:t xml:space="preserve">hal-02457266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Non-Profit Entrepreneurship different from others? A survey data analysis on motivations and access to fund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnet J., García-Pérez-de-Lema D., Van Auken H. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Entrepreneurial Society: How to fill the Gap between Knowledge and Innovation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgard Publishing, pp.226-243, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les migrants, où vont-ils et quelles sont leurs conditions sur les marchés du travail européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouhoub Mouhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Oudinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mouhoud E.M., Oudinet J. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe et ses migrants: ouverture ou repli ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.25-71, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la qualité de l'éducation : l'exemple des bacs professionnels tertiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Eymard-Duvernay (sous la direction de ). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie des conventions, méthodes et résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 439-452, 2006, "Recherches"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de l'éducation : discussion de travaux économiques récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Delamotte (ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du partage au marché. Regards croisés sur la circulation des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrion, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00087420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité du travail en Europe, capital humain et protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Maurau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lehmann P.-J. et Monnier. L. (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques économiques et construction communautaire  : le choc Européen  ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan. Logiques économiques, pp.227-249, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventions et économie de l'éducation : quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-J. Paul (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrer, gérer, évaluer les systèmes éducatifs : une encyclopédie pour aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESF Editeur, pp.273-295, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3256,196 +3277,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œuvrer pour la transition écologique dans la fonction publique territoriale : une pluralité de pratiques et des tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rieucau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the determinants of the pay gap between conventional firms and cooperatives? Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3455,1634 +3476,1634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème colloque de l’Association de Science Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de sciences régionales de langue francaise, Jun 2025, Québec (CA), Canada</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314931v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
+                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">61ème colloque de l’Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de sciences régionales de langue francaise, Jun 2025, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316161v1</w:t>
+                <w:t xml:space="preserve">hal-05314931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs :les inégalités d’accès à l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le travail fait aux chômeurs de longue durée : au-delà des zones grises du travail et de l’emploi de l’expérimentation TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Althaus</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24ème Rencontres du RIUESS - Réseau inter-universitaire de l'économie sociale et solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le travail à partir des personnes : imaginaires du travail, mise en œuvre et tensions dans l'expérimentation TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Althaus</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14e congrès de l’AFEP, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conditions à l'émergence de l'expérimentation TZCLD ? Une analyse du territoire normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Althaus</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Rencontres du RIUESS 2024 : l'ESS hor la loi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œuvrer pour la transition écologique dans la fonction publique territoriale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rieucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable et son inscription territoriale : analyses managériales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l’écologie fait au travail. Le cas de la fonction publique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rieucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et inégalités : Comment habiter le monde de demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12e Congrès de l’AFEP, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des dynamiques des territoires candidats de TZC : Hauts de France et Normandie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une analyse des dynamiques des territoires candidats de TZC: Hauts-de-France et Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, LILLE, France</w:t>
+              <w:t xml:space="preserve">Changer ou s’effondrer?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18ème Congrès du RIODD, Oct 2023, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256746v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des dynamiques des territoires candidats de TZC: Hauts-de-France et Normandie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une analyse des dynamiques des territoires candidats de TZC : Hauts de France et Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer ou s’effondrer?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18ème Congrès du RIODD, Oct 2023, Villeneuse d'Ascq, France</w:t>
+              <w:t xml:space="preserve">RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320032v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Penrose et l’économie du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « le capitalisme entre effondrement et résilience »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIISEA. Université Picardie Jules Verne, Jun 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail et écologie. Le cas de la fonction publique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rieucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations hiérarchiques et satisfaction au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Care Organisationnel »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE-NIMEC. Université de Rouen Normandie, Oct 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie (du travail) et politique : une analyse critique de la Personnel Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu’est-ce qu’un système économique et social soutenable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11e Congrès de l’AFEP, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambivalence des pratiques de gestion : de l’analyse radicale aux Critical Management Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXèmes Journées d’Histoire du Management et des Organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience professionnelle est-elle (nécessairement) formatrice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Léné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Toutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIe Journées de l'Association d'Économie Sociale « Approches institutionnalistes des inégalités en économie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Université Pariis X - Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00255812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5092,161 +5113,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérimentation TZCLD : analyse des dynamiques institutionnelles et des recompositions du champ des acteurs de l’emploi dans les territoires d’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DARES, France Stratégie. 2025, pp.319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5314,51 +5335,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00B3DC02"/>
+    <w:nsid w:val="D6F6E60F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5545,51 +5566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-bailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2699-7959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franck.bailly@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2025.2460219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beae024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2037-3643/17639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Abasabanye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3390-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024529417713769" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000365" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02463425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613414532766" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2381E1AFC10166FE60595F89CDCB845077C1AFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Devetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Horn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bes071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01425451311279429" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c08138" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Toutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2006.12.083" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P60373GC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Oudinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chatel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Paul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0379772920170106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03215204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Oudinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-economie-des-conventions-methodes-et-resultats-2--9782707148780-page-439.htm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457397v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Maurau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04919329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04256746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091784v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Tantot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-bailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2699-7959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=TxUqktQAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franck.bailly@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2025.2460219" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beae024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2037-3643/17639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Abasabanye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3390-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024529417713769" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000365" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02463425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613414532766" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2381E1AFC10166FE60595F89CDCB845077C1AFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Devetter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Horn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bes071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01425451311279429" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c08138" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Toutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2006.12.083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P60373GC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Oudinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chatel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03215204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Paul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0379772920170106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Oudinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-economie-des-conventions-methodes-et-resultats-2--9782707148780-page-439.htm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Maurau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04919329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315958v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04256746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316030v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Tantot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>