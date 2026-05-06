--- v0 (2026-03-13)
+++ v1 (2026-05-06)
@@ -691,308 +691,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du contexte didactique aux pratiques professionnelles : proposition d’une grille multicritères pour l’évaluation de la qualité en traduction spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Phuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.2517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitude towards an Advertisement Translated for the Lebanese Market: Between Adaptation and Censorship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsan Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foreign Language Education Research [Oe'gug'eo gyoyug yeon'gu]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Langage et traduction, 12, pp.105-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Translating Articles in the Humanities and Social Sciences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089141v1</w:t>
-              </w:r>
-[...210 lines deleted...]
-                <w:t xml:space="preserve">hal-02089329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire l'art du conteur : une autre forme de rhétorique</w:t>
               </w:r>
@@ -1501,51 +1501,51 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quéniart Chantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katell Hernandez Morin et Enrico Monti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former aux métiers de la traduction aujourd’hui et demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.330, 2025</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.330, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1562,70 +1562,70 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TermiCo, outil terminologique dynamique et collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ar Rouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roga Agost Canós; David ar Rouz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traductologie, terminologie et traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1765,64 +1765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Phuez-Favris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1964,51 +1964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Traducteur-censeur dans le monde arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsan Salloum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Censure et traduction : [Actes d'un colloque] / [organisé par le Centre de recherches "Textes et cultures" à l'Université d'Artois les 6, 7 et 8 juin 2007] ; textes réunis par Michel Ballard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, pp.69-88, 2011, 978-2-84832-126-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2025,51 +2025,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2495,273 +2495,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimice : méthode de traduction automatique des métadonnées des articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e journées Repères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHB; Repères, Nov 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The OPTIMICE Project: EMERGE Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMERGE Staff Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Neapolis University Pafos (NUP), Apr 2023, Pafos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémorial vivant virtuel des survivant.e.s de viol(ence)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Dickason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Rasho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Individus, Sociétés et Vulnérabilités : quels enjeux pour demain?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agnès Lacroix; Anne-Cécile Hoyez, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181106v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04912039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OPTIMICE project: Optimising Translation Quality of Metadata in the Editorial Process of HSS Journals</w:t>
               </w:r>
@@ -2823,70 +2823,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet OPTIMICE : usage de la TA en appui aux publications scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMT network meeting : Translators Using Technology to their Advantage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGT de la Commission européenne, Mar 2022, Événement en ligne, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formation du traducteur de demain ou de l'ingénieur spécialiste des données langagières multilingues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2918,73 +3000,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former aux métiers de la traduction aujourd’hui et demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet OPTIMICE : une optimisation de la qualité des traductions de métadonnées par la collaboration entre acteurs du monde scientifique et traduction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3000,73 +3082,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une robotique du traduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Sep 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03603322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration homme-machine dans la traduction des métadonnées en SHS : expérience de traduction automatique post-éditée pour quatre revues françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3082,73 +3164,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"># TranslatingEurope : La traduction littéraire et SHS à la rencontre des technologies de la traduction : enjeux, pratiques et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amélie Josselin-Leray; Carole Fillière, Feb 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de traduction automatique de métadonnées et son insertion dans la chaîne éditoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3164,621 +3246,621 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revues scientifiques et plateformes de diffusion : Les conclusions du Comité de suivi de l’édition scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'apprenant en langues appliquées à professionnel de la traduction : les sessions intensives &amp;quot; Tradutech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Phuez-Favris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quéniart Chantal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'apprenant en langues et dans les métiers de la traduction : source d'interrogations et de perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aura Luz Duffé Montalván; Griselda Drouet; David ar Rouz (Le Roux), Jan 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural MT and Human Post-editing: a Method to Improve Editorial Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Translation and Knowledge Transfer: News trends in the theory and practice of translation and interpreting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar Ogea-Pozo, Carmen Expósito-Castro, Oct 2019, Cordoue, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction économique et financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ainsi parla Cicéron : aspects méthodologiques et domaines d’application de la traduction pragmatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journée d'étude ERLIS-CRISCO, Université de Caen, Mar 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités de la traduction économique, financière et commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Traductologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Ouest Nanterre La Défense, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to translate economical documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée : Method to translate economical documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Cergy Pontoise, Jan 2017, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TermiCo, terminographie collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ar Rouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Traductologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Ouest Nanterre; Société Française de Traductologie (SFT), Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives économiques britanniques. Politiques monétaire et fiscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été en traductologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFT (Société Française de Traductologie), Jul 2016, Poppi, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Intensive Translation Sessions: One Step Further towards Students' Employability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3787,175 +3869,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Phuez-Favris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence finale OTCT (Optimisation des cursus en traduction par la traduction technique collaborative)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Diderot, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction économique et commerciale : terminologie et phraséologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été en traductologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFT (Société Française de Traductologie), Jul 2016, Poppi, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives sur l'approximation en traduction pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Phuez-Favris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3977,150 +4059,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavia Efraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linéarité et interprétation 2. Approximation, modulation, ajustement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILE et CIREFE, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TRASILT Grid: A Three-Dimensional Translation Quality Assessment Grid for Training, Scientific, and Professional Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Phuez-Favris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4139,73 +4221,142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New perspectives in assessment in translation training: bridging the gap between academic and professional assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Westminster, Sep 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction d’articles de recherche en SHS : méthodologie et pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée aux Printanières d’Espaces Temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, May 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation technology and learner performance: professionally-oriented translation quality assessment with three translation technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4221,672 +4372,603 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation in transition: between cognition, computing and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copenhagen Business School (CBS), Jan 2014, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire l’interculturel : jusqu’à quel point le choix du corpus influe-t-il sur la traduction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LIDILE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 2, Dec 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook : intérêt et limites en cours de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture française, son originalité et sa diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sook myung; CFAF (association des études de la culture française et des arts en France), Jun 2012, Séoul, Corée du Sud. pp.298-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire l’art du conteur : une autre forme de rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhétorique et Traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Orléans; SEPTET (Société d'Études des Pratiques et Théories en Traduction), Jun 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Facebook : intérêt et limites en cours de langue</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orature et traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La culture française, son originalité et sa diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sook myung; CFAF (association des études de la culture française et des arts en France), Jun 2012, Séoul, Corée du Sud. pp.298-307</w:t>
+              <w:t xml:space="preserve">Adaptation and translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BK21 (Equipe de formation des Critiques des Traductions) à Korea University, Nov 2011, Séoul, Corée du Sud. pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expressions figées du visage et leurs problèmes de traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visage et portrait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sook Myung; CFAF (Association des études de la culture française et des arts en France, Nov 2011, Séoul, Corée du Sud. pp.171-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orature et traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée à la Journée d'études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Korea, Nov 2011, Séoul, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Ladmiral ou l’irréductible parcellisation de la traductologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-René Ladmiral : une œuvre en mouvement Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte et traduction : au-delà des apparences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Le Contexte » Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17e journées de Rochebrune, Jan 2010, Mégève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4896,568 +4978,568 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction économique et juridique : aspects théoriques et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monjean-Decaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Barbin et Sylvie Monjean-Decaudin. Classiques Garnier, 4, pp.219, 2019, Translatio, Florence Lautel-Ribstein, 978-2-406-09579-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction juridique et économique. Aspects théoriques et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Monjean-Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 4, 219 p., 2019, Translatio, 2648-6768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248086v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02185320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mémorial vivant virtuel des survivant·es de viols et de violences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Dickason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rivalan Guégo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://euradio.fr/emission/9Rv9-turning-the-page/Gand-le-memorial-vivant-virtuel-des-survivantes-de-viols-et-de-violences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rivalan Guégo</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04912004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The OPTIMICE method: how to improve the writing and translating of metadata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://zenodo.org/record/7970967#.ZHXqk3bMK5f. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7970967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The OPTIMICE method: how to improve the writing and translating of metadata</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédaction et traduction des métadonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7970967⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Phuez-Favris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://nakala.fr/10.34847/nkl.1b145pz7#403dff5dfd69d401897376873ea1c9e02cf75fdc. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.1b145pz7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook for the organisation of intensive translation sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Phuez-Favris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, https://nakala.fr/10.34847/nkl.1b145pz7#403dff5dfd69d401897376873ea1c9e02cf75fdc. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017, pp.1-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5467,151 +5549,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe de travail &amp;quot;Traductions et science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Garnier-Rizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2020, 44 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5621,131 +5703,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédiger et traduire des métadonnées pour un article : suivez le guide !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hernández Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Phuez-Favris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Hernández Morin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04182956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The OPTIMICE project: Optimising Translation Quality of Metadata in the Editorial Process of HSS Journals, Proceedings of the 2022 NETTT Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference New Trends in Translation and Technology NeTTT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rhodes (Grèce), Greece. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5892,51 +6088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05520468v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/ajm.v25i3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03168032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toudic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Phuez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2517" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Salloum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02182294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04934740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Efraim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;niart Chantal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/traductologie-terminologie-et-traduction.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11225-9.p.0141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02088988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Phuez-Favris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/btl.133.08mor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/btl.133.08mor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02182052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02182279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05498968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Dickason" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Ramella Georget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04181111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04181106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Rasho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03780004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480234v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02495919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02089420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186786v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly All&#232;gre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02498615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186932v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187123v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monjean-Decaudin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04912004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivalan Gu&#233;go" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04181001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7970967" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03779978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.1b145pz7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04182942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182956v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hern&#225;ndez Morin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05520468v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/ajm.v25i3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03168032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toudic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Phuez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2517" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Salloum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02182294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04934740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Efraim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;niart Chantal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/traductologie-terminologie-et-traduction.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11225-9.p.0141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02088988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Phuez-Favris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/btl.133.08mor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/btl.133.08mor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02182052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02182279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05498968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Dickason" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Ramella Georget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04181111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04181106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Rasho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03780004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02089420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02495919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly All&#232;gre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02498615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monjean-Decaudin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04912004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivalan Gu&#233;go" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04181001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7970967" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03779978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.1b145pz7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04182942v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hern&#225;ndez Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>