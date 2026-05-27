--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -691,308 +691,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Translating Articles in the Humanities and Social Sciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du contexte didactique aux pratiques professionnelles : proposition d’une grille multicritères pour l’évaluation de la qualité en traduction spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Phuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ilcea.2517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude towards an Advertisement Translated for the Lebanese Market: Between Adaptation and Censorship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsan Salloum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foreign Language Education Research [Oe'gug'eo gyoyug yeon'gu]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Langage et traduction, 12, pp.105-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089329v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02089141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire l'art du conteur : une autre forme de rhétorique</w:t>
               </w:r>
@@ -1562,51 +1562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TermiCo, outil terminologique dynamique et collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ar Rouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1765,64 +1765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Phuez-Favris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1876,178 +1876,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Traducteur-censeur dans le monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsan Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Censure et traduction : [Actes d'un colloque] / [organisé par le Centre de recherches "Textes et cultures" à l'Université d'Artois les 6, 7 et 8 juin 2007] ; textes réunis par Michel Ballard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.69-88, 2011, 978-2-84832-126-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dépasser la dualité en traduction : l’équivalence en matière de questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le double en traduction ou l'(impossible ?) entre-deux. Volume 1 : [actes de la journée d'études tenue à Arras, Université d'Artois, le 19 novembre 2009] / études réunies par Michaël Mariaule et Corinne Wecksteen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, pp.133-144, 2011, 978-2-84832-127-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182052v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02182279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2495,50 +2495,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The OPTIMICE Project: EMERGE Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMERGE Staff Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neapolis University Pafos (NUP), Apr 2023, Pafos, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémorial vivant virtuel des survivant.e.s de viol(ence)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Dickason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Rasho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individus, Sociétés et Vulnérabilités : quels enjeux pour demain?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Lacroix; Anne-Cécile Hoyez, Jun 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimice : méthode de traduction automatique des métadonnées des articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2547,237 +2711,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journées Repères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSHB; Repères, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet OPTIMICE : usage de la TA en appui aux publications scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMERGE Staff Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neapolis University Pafos (NUP), Apr 2023, Pafos, Cyprus</w:t>
+              <w:t xml:space="preserve">EMT network meeting : Translators Using Technology to their Advantage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGT de la Commission européenne, Mar 2022, Événement en ligne, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OPTIMICE project: Optimising Translation Quality of Metadata in the Editorial Process of HSS Journals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2793,139 +2875,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Translation and Technology (NeTTT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780004v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05561968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation du traducteur de demain ou de l'ingénieur spécialiste des données langagières multilingues ?</w:t>
               </w:r>
@@ -3276,50 +3276,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neural MT and Human Post-editing: a Method to Improve Editorial Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Translation and Knowledge Transfer: News trends in the theory and practice of translation and interpreting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar Ogea-Pozo, Carmen Expósito-Castro, Oct 2019, Cordoue, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D'apprenant en langues appliquées à professionnel de la traduction : les sessions intensives &amp;quot; Tradutech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3354,126 +3423,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apprenant en langues et dans les métiers de la traduction : source d'interrogations et de perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aura Luz Duffé Montalván; Griselda Drouet; David ar Rouz (Le Roux), Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089420v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02495919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction économique et financière</w:t>
               </w:r>
@@ -3522,260 +3522,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités de la traduction économique, financière et commerciale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TermiCo, terminographie collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ar Rouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Traductologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest Nanterre; Société Française de Traductologie (SFT), Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécificités de la traduction économique, financière et commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de Traductologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Ouest Nanterre La Défense, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to translate economical documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée : Method to translate economical documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Cergy Pontoise, Jan 2017, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187619v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02186786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives économiques britanniques. Politiques monétaire et fiscale</w:t>
               </w:r>
@@ -4059,51 +4059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavia Efraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linéarité et interprétation 2. Approximation, modulation, ajustement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILE et CIREFE, Jun 2015, Rennes, France</w:t>
@@ -4158,51 +4158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Phuez-Favris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4251,178 +4251,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Translation technology and learner performance: professionally-oriented translation quality assessment with three translation technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation in transition: between cognition, computing and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copenhagen Business School (CBS), Jan 2014, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La traduction d’articles de recherche en SHS : méthodologie et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée aux Printanières d’Espaces Temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187625v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02186912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire l’interculturel : jusqu’à quel point le choix du corpus influe-t-il sur la traduction ?</w:t>
               </w:r>
@@ -4471,372 +4471,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traduire l’art du conteur : une autre forme de rhétorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhétorique et Traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans; SEPTET (Société d'Études des Pratiques et Théories en Traduction), Jun 2012, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Facebook : intérêt et limites en cours de langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture française, son originalité et sa diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sook myung; CFAF (association des études de la culture française et des arts en France), Jun 2012, Séoul, Corée du Sud. pp.298-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Traduire l’art du conteur : une autre forme de rhétorique</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orature et traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhétorique et Traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans; SEPTET (Société d'Études des Pratiques et Théories en Traduction), Jun 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">Conférence invitée à la Journée d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Korea, Nov 2011, Séoul, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expressions figées du visage et leurs problèmes de traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visage et portrait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sook Myung; CFAF (Association des études de la culture française et des arts en France, Nov 2011, Séoul, Corée du Sud. pp.171-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orature et traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation and translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BK21 (Equipe de formation des Critiques des Traductions) à Korea University, Nov 2011, Séoul, Corée du Sud. pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185467v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02187635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Ladmiral ou l’irréductible parcellisation de la traductologie</w:t>
               </w:r>
@@ -4986,177 +4986,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La traduction juridique et économique. Aspects théoriques et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monjean-Decaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 4, 219 p., 2019, Translatio, 2648-6768</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La traduction économique et juridique : aspects théoriques et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Monjean-Decaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Barbin et Sylvie Monjean-Decaudin. Classiques Garnier, 4, pp.219, 2019, Translatio, Florence Lautel-Ribstein, 978-2-406-09579-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185320v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03248086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6088,51 +6088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05520468v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/ajm.v25i3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03168032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toudic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Phuez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2517" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Salloum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02182294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04934740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Efraim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;niart Chantal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/traductologie-terminologie-et-traduction.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11225-9.p.0141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02088988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Phuez-Favris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/btl.133.08mor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/btl.133.08mor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02182052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02182279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05498968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Dickason" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Ramella Georget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04181111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04181106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Rasho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03780004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02089420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02495919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly All&#232;gre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02498615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monjean-Decaudin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04912004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivalan Gu&#233;go" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04181001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7970967" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03779978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.1b145pz7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04182942v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hern&#225;ndez Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05520468v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/ajm.v25i3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03168032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toudic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Phuez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2517" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Salloum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02182294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04934740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Efraim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;niart Chantal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/traductologie-terminologie-et-traduction.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11225-9.p.0141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02088988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Phuez-Favris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/btl.133.08mor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/btl.133.08mor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02182279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02182052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05498968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Dickason" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Ramella Georget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04181111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04181106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Rasho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03780004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02495919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02089420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly All&#232;gre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02498615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02187123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monjean-Decaudin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02185320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04912004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivalan Gu&#233;go" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04181001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7970967" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03779978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.1b145pz7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04182942v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hern&#225;ndez Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>