--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck BASSANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable InAs/InGaAs DWELL structures for broadband infrared emission spanning the E- to O-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mouloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouraoui Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cavalaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.37470. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-21226-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of zinc doped In0.53Ga0.47As/InP/InAlAs/InP heterostructures by time-of-flight; magnetic secondary ion spectrometry and high-energy x-ray photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.033204. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0004489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of In0.53Ga0.47As/InP interface in III–V heterostructures by coupling monoatomic argon sputtering and high-energy x-ray photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138 (2), pp.025301. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0270597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-enhanced atomic layer deposition of silicon nitride thin films with different substrate biasing using Diiodosilane precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Bilal Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184 (5), pp.108851. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigation of oxidation in GaSe 2D layered materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Smiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 294, pp.112256. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2024.112256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Nitrogen Concentration and Post‐Deposition Annealing on Electrical Properties of AlON/Etched N‐GaN MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202300528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of AlOxNy thin films using a two-step PE-ALD process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0154468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 mm-scale growth of 2D layered GaSe with preferential orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.051106. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the incorporation of Sn in vapor–liquid–solid GeSn nanowires by modulation of the droplet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (24), pp.245605. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac5c12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Substrate Biasing During AlN Growth by PEALD on Al 2 O 3 /AlN/GaN MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202101731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaInAs Multi-Quantum Well Lasers on Silicon-on-Insulator Photonic Integrated Circuits Based on InP-Seed-Bonding and Epitaxial Regrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Néel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Make</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manel Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Cerulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.263. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12010263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of substrate biasing on structural, chemical and electrical properties of Al 2 O 3 thin films deposited by PEALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.065001. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ac6287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth plasma etching of GeSn nanowires for gate-all-around field effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guerfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (6), pp.065018. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/abfbb5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology Transition of ZnO from Thin Film to Nanowires on Silicon and its Correlated Enhanced Zinc Polarity Uniformity and Piezoelectric Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (26), pp.29583-29593. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c04112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of hydrogen lateral diffusion at high temperature in a directly-bonded InP-SiO 2 /Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (13), pp.135205. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab5ce5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of AlN Film Quality Using Plasma Enhanced Atomic Layer Deposition with Substrate Biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (35), pp.39870-39880. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c10515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of AlGaInAs-Based Laser Behavior Grown on Hybrid InP-SiO₂/Si and InP Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Cerulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Néel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Make</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.469-472. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.2979254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droplet composition on the nucleation rate and morphology of vapor-liquid-solid GeSn nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (40), pp.405602. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab99f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial Growth of High‐Quality AlGaInAs‐Based Active Structures on a Directly Bonded InP‐SiO 2 /Si Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217 (3), pp.1900523. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201900523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wet Treatments on the Electrical Performance of Ge 0.9 Sn 0.1 -Based p-MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.260-268. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.8b00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of ZnO nanowires on polycrystalline Au seed layers for piezoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (34), pp.345601. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab1d6e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs/GaSb thin layers directly grown on nominal (0 0 1)-Si substrate by MOVPE for the fabrication of InAs FINFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510, pp.18-22. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of self-organized surface nanopatterning on GaSb/InAs multilayers induced by low energy oxygen ion bombardment by using simultaneously sample rotation and oxygen flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 441, pp.218-222. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature growth and physical properties of InAs thin films grown on Si, GaAs and In 0.53 Ga 0.47 As template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 645, pp.119-123. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct examination of Si atoms spatial distribution and clustering in GaAs thin films with atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.109-113. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti phase boundary free GaSb layer grown on 300 mm (001)-Si substrate by metal organic chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 645, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Ge 1− x Sn x Nanowires by Chemical Vapor Deposition via Vapor-Liquid-Solid Mechanism Using GeH 4 and SnCl 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (1), pp.1700743. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201700743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined ToF-SIMS and AFM protocol for accurate 3D chemical analysis and data visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiglid Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.324 - 327. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5019464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-10 nm plasma nanopatterning of InGaAs with nearly vertical and smooth sidewalls for advanced n-fin field effect transistors on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (2), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4975796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMS depth profiling and topography studies of repetitive III–V trenches under low energy oxygen ion beam sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Merkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.03H131. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4944632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially correlated structural and optical characterization of a single InGaAs quantum well fin selectively grown on Si by microscopy and cathodoluminescence techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4949761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the III-V/Si co-integration by controlling the biatomic steps on hydrogenated Si(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (25), pp.253103. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of antiphase boundary free GaAs layer on 300 mm Si(001) substrate by metalorganic chemical vapour deposition with high mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.046101. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4945586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and electrical characterization of homo- and hetero-structure Si/SiGe nanowire Tunnel Field Effect Transistor grown by vapor–liquid–solid mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.26 - 29. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threading dislocations in GaAs epitaxial layers on various thickness Ge buffers on 300 mm Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.180 - 187. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Auger quantitative depth profiling of individual nanoscaled III–V heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elspec.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical depth profiling and 3D reconstruction of III-V heterostructures selectively grown on non-planar Si substrates by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Audoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.202-205. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201409544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale elemental quantification in heterostructured SiGe nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (18), pp.8544-8553. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4nr07503j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier trapping study on a Ge nanocrystal by two-pass lift mode electrostatic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O Dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/3/035001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-phase boundaries–Free GaAs epilayers on “quasi-nominal” Ge-buffered silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (21), pp.212105. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of silicon nanowire p-i-n MOS gated diode for use as p-type tunnel FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3), pp.1285-1290. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-015-9507-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of III–V heterostructures in 3D architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Audoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.219-222. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2015.04.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of heterointerface and strain mapping in Au catalyzed axial Si-Si1-xGex nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the interfacial abruptness of Au-catalyzed Si-Si 1−x Ge x heterostructured nanowires grown by vapor–liquid–solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (3), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4867264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Surface and Sub-Surface Chemical Analysis of SiGe Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.2052-2053. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614011994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial abruptness in axial Si/SiGe heterostructures in nanowires probed by scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211 (2), pp.509 - 513. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201300208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial abruptness in axial Si/SiGe heterostructures in nanowires probed by scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys. Status Solidi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low defect InGaAs quantum well selectively grown by MOCVD on Si(100) 300 mm wafers for next generation non planar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (26), pp.262103. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4886404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) SOI-Type Bonded Structures for Advanced Technology Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (5), pp.35-48. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06405.0035ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density and taper-free boron doped Si 1− x Ge x nanowire via two-step growth process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.041401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-Dependent Interfacial Abruptness in Au-Catalyzed Si 1– x Ge x /Si/Si 1– x Ge x Nanowire Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolay Sibirev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (9), pp.5140-5147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strategies to control tapering in Ge nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.046105. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4870875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bilayer character on High K gate stack dielectrics breakdown obtained by conductive atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (12), pp.1857-1862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterization of Planar Silicon Nanowire Field-Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (04), pp.1240011. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219581X1240011X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory properties and charge effect study in Si nanocrystals by scanning capacitance microscopy and spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6:163. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tracer image fusion for patient follow-up, using a multi-observation statistical image fusion framework : a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (supp. 2), pp.1301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Sb on the oxidation of Ge quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 101 (1-3), pp.190-193. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(02)00716-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auger spectroscopy thermodesorption of Sb on Si1-xGex layers grown on Si(1 0 0) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berbezier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the luminescence properties of Si/CaF2 nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Arnaud D’avitaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mihalcescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69-70, pp.340 - 344. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(99)00233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical properties of Si/CaF2(111) multi-quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mihalcescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud D’avitaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79 (8), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.361834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Visible-Light Emission from Si/CaF2 (111) Heterostructures Grown by Molecular Beam Epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mihalcescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 190 (1), pp.123 - 127. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.2221900119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of buried interfaces in III-V heterostructures using lab-scale HAXPES and ToF-SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Vano Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thoreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 E-MRS fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05382410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-REX-6G : Development of performant CMOS-compatible ohmic contacts for THz InP-HBT on Silicon technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lombrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of In0.53Ga0.47As/ InP/InAlAs/InP heterostructures by ToF-SIMS and HAXPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS-24, 8-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'oxydation du séléniure de gallium (GaSe) à l'air : Approche XPS et Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Large Scale Production of III-VI 2D Materials and heterostructures by Pulsed MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavalaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of In0,53Ga0,47As/ InP/InAlAs/InP heterostructures by TOF-SIMS and HAXPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Vano Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thoreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04862165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and study of active-passive butt-joint regrowth of AlGaInAs and GaInAsP on InP via MOVPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Afonso De Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Paret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Micha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V monolithic integration for optoelectronic devices and new developments on 2D materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Letka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mallet Dida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMDC 2023 - IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paestum, Italy. pp.72-73, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC57951.2023.10344099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF SnO2 THIN FILMS FOR LOW TEMPERATURE NO2 SENSORS APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raoul Plaussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cavalaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EnvIMEKO Symposium of Environmental Instrumentation and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaInAs Multi-Quantum Well Laser Array on Silicon Achieved by InP-Seed-Bonding and MOVPE Selective Area Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSW55288.2022.9930433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IV-IV heterostructure nanowires: advances in growth, characterization and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Conference on Materials Research (CCMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gyeonggi Goyang/Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and electrical properties of in-situ doped GeSn nanowires for low power tunnel Field Effect Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Solid State Devices and Materials (SSDM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of « bottom-up » and « top-down » GeSn nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wet treatments on the electrical properties of Al2O3/GeSn MOS capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guerfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, EMRS Fall Meeting 2019 (Varsovie, Pologne), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality Epitaxial Growth of AlGaInAs-based Active Structure on a Directly-Bonded InPoSi Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Goec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Compound Semiconductor Week (CSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2019.8818994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic devices with reduced In, Ga and Sb content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml. Touraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS FALL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs/GaSb thin layers directly grown on nominal (001)-Si substrate by MOCVD for the fabrication of InAs FINFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Metalorganic Vapor Phase Epitaxy (ICMOVPE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopant and chemical composition profiling in IV-IV nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowire Week 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamilton, Ontario, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth mechanisms of ZnO nanowires on Au thin films by chemical bath deposition for piezoelectric nanogenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO-structures and nanomaterials SElf-Assembly, NanoSEA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD grown InAs/GaAs quantum dots on Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO-structures and nanomaterials SElf-Assembly, NanoSEA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Germanium-Tin nanowires by Chemical Vapor Deposition via the VLS mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 3D integrationof self-assembled horizontal Si and SiGe nanowires on CMOS chip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Fall Meeting, E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSA-based process for InAs horizontal nanowires in sub-10nm FET transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale elemental analysis of GexSn1-x nanowires by Auger microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applications of Surface and Interface Analysis ECASIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall meeting, Symposium M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sn incorporation in vapor-liquid-solid Ge NWs grown by chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization of III-V heterostructures epitaxied on 300 mm Si substrates by Atom Probe Tomography and ToF-SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of GeSn surface wet treatment for prior to Atomic Layer Deposition of High-k Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium PM03 : Interfaces and Interface Engineering in Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Chen, E. Bitzek, M.T. Perez Prado, D. Rowenhorst, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de nanofils Ge1-xSnx par CVD via le mécanisme VLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Properties of GaAs, InAs, InGaAs Epitaxially Grown on 300 mm Si(001) Substrate by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Spring Meeting:Symposium ED3: Electronic Device and Materials: Physics, Chemistry and Materials for Beyond silicon Electronics, session III-V Growth and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of anti-phase boundaries free GaAs on slightly miscut Si and Ge-buffered Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-M. Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Silicon Epitaxy and heterostructures (ICSI-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and integration of group IV nanowires for Tunnel FET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Conference on Materials Research (CCMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Jeju island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-phase boundary free GaSb layers grown on (001)-Si substrates by Metal Organic Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Metalorganic Vapour Phase Epitaxy (EW-MOVPE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low contact resistivity for GaAs, InAs, InGaAs epitaxially grown on 300mm Si(001) substrate by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Metalorganic Vapour Phase Epitaxy (EW-MOVPE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France. pp.C1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 3D integration of self-assembled horizontal Si and SiGe nanowires on CMOS chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of horizontal and vertical GeSn nanowires using a “top-down” approach for future CMOS generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAR-XPS investigations of ultrathin SiO2 layers grown by PEALD on SiGe and Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low resistance contacts on heavily doped GaAs and In53Ga47As grown on 300mm Si(100) substrates by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs and InGaAs heteroepitaxy on blanket and patterned Si(100) 300mm substrates by MOCVD and their physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 E-MRS Fall Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and electrical characterisations of Si/Si1-xGex nanowires Tunnel FET device : impact of Germanium concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit: Symposium S: Semiconductor Nanowires and Devices for Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Arbiol, K. Dick Thelander, M. Filler, A. Fontcuberta, Q. Xiong, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01998244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Electrical Characterization of Si and Si/SiGe Nanowires Tunnel Field-Effect-Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Periwal.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication (JNTE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties Investigation of Arsenic Based III-V Materials Grown on Nanopatterned Si(100) Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterisation of horizontal and vertical gate-all-around Si/SiGe nanowires field effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Silicon Nanoelectronics Workshop (SNW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Honolulu, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SNW.2014.7348570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Integration and Electrical Characterisation of Si/SiGe Nanowire Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 E-MRS Spring Meeting: Symposium X: Materials Research for Group IV semiconductors: Growth, Characterization &amp; Techno, Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Kissinger, S. Pizzini, H. Yamada-Kaneta, C. Clayes, D. Yang and G. Wilson, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02067074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Electrical Characterization of tunnel FET Devices Based on Si/SiGe Heterojunction PIN nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 E-MRS Fall Meeting: Symposium B: Materials for Optics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Ben Assayag, M. Perego and P. Pellegrino, Sep 2014, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02067075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In, Al, Ga, As compounds grown by MOCVD for MOSFET channel on blanket and patterned 300 mm Si (100) substrates exhibiting room temperature photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, California, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-AFM Based Investigation of the Effects of Bilayer Constitution on High k Gate Stack Dielectrics Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of interfacial abruptness in Si-SiGe heterostructured Nanowires (hNWs) obtained by VLS-CVD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NWG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of silicon and silicon-germanium nanowires Field effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAM2013 - Research to Applications &amp; Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopant profiling of individual Si nanowires using scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Si-SiGe Axial Heterostructures in Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Interfacial Abruptness in Si/SiGe Heterostructured Nanowires obtained by VLS-CVD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowire Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Characterization of Si/SiGe Axial NWs for TFET application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E- Materials Research Society, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, warsaw, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Bilayer Character on High K Gate Stack Dielectrics Breakdown Obtained by Conductive Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUNCTIONAL OXIDES FOR INTEGRATION IN MICRO‐ AND NANO‐ELECTRONICS Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of dielectric breakdown phenomena at nanoscale by scanning probe microscopy under ultra high vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (case study workshop), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Integration and electrical characterisation of Silicon Nanowire Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Si-SiGe Axial Heterostructures in Nanowires, poster presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E- Materials Research Society, Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth & Characterization of Si/SixGe1-x Axial heterostructures using VLS and VSS mechanism by RP-CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Warsaw, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR THE NANOSCALE ETCHING OF A GERMANIUM-TIN ALLOY (GeSn) FOR A FET TRANSISTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3859769/FR3106930 / US2021242313. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de gravure à l’échelle nanométrique d’un alliage germanium étain (GeSn) pour transistor FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : Patent EP21153243, US202117156326. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé optimisé de fabrication de motifs de matériau semi-conducteur III-V sur un substrat semi-conducteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Brevet FRA 1358813. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD grown InAs/GaAs quantum dots on GaAs and Ge/Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges, approche interdisciplinaire pour la contextualisation des évolutions paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD Epitaxy and Characterization of III-As and III-P Thin Layers on 300mm Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, California, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges ( Jura) : un site inédit à l'interface des territoires symboliques du Paléolithique supérieur ancien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bereizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel Otte &amp; Foni Le Brun Ricalens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck BASSANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of buried interfaces in III-V heterostructures using lab-scale HAXPES and ToF-SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Vano Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thoreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 E-MRS fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05382410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-REX-6G : Development of performant CMOS-compatible ohmic contacts for THz InP-HBT on Silicon technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lombrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and study of active-passive butt-joint regrowth of AlGaInAs and GaInAsP on InP via MOVPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Afonso De Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Paret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Micha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of In0.53Ga0.47As/ InP/InAlAs/InP heterostructures by ToF-SIMS and HAXPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS-24, 8-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'oxydation du séléniure de gallium (GaSe) à l'air : Approche XPS et Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Large Scale Production of III-VI 2D Materials and heterostructures by Pulsed MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavalaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of In0,53Ga0,47As/ InP/InAlAs/InP heterostructures by TOF-SIMS and HAXPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Vano Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thoreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04862165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V monolithic integration for optoelectronic devices and new developments on 2D materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Letka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mallet Dida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMDC 2023 - IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paestum, Italy. pp.72-73, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC57951.2023.10344099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF SnO2 THIN FILMS FOR LOW TEMPERATURE NO2 SENSORS APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raoul Plaussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cavalaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EnvIMEKO Symposium of Environmental Instrumentation and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaInAs Multi-Quantum Well Laser Array on Silicon Achieved by InP-Seed-Bonding and MOVPE Selective Area Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSW55288.2022.9930433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of « bottom-up » and « top-down » GeSn nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IV-IV heterostructure nanowires: advances in growth, characterization and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Conference on Materials Research (CCMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gyeonggi Goyang/Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and electrical properties of in-situ doped GeSn nanowires for low power tunnel Field Effect Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Solid State Devices and Materials (SSDM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wet treatments on the electrical properties of Al2O3/GeSn MOS capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guerfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, EMRS Fall Meeting 2019 (Varsovie, Pologne), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality Epitaxial Growth of AlGaInAs-based Active Structure on a Directly-Bonded InPoSi Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Goec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Compound Semiconductor Week (CSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2019.8818994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic devices with reduced In, Ga and Sb content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml. Touraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS FALL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs/GaSb thin layers directly grown on nominal (001)-Si substrate by MOCVD for the fabrication of InAs FINFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Metalorganic Vapor Phase Epitaxy (ICMOVPE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopant and chemical composition profiling in IV-IV nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowire Week 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamilton, Ontario, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth mechanisms of ZnO nanowires on Au thin films by chemical bath deposition for piezoelectric nanogenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO-structures and nanomaterials SElf-Assembly, NanoSEA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD grown InAs/GaAs quantum dots on Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO-structures and nanomaterials SElf-Assembly, NanoSEA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Germanium-Tin nanowires by Chemical Vapor Deposition via the VLS mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAR-XPS investigations of ultrathin SiO2 layers grown by PEALD on SiGe and Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sn incorporation in vapor-liquid-solid Ge NWs grown by chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall meeting, Symposium M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale elemental analysis of GexSn1-x nanowires by Auger microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applications of Surface and Interface Analysis ECASIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSA-based process for InAs horizontal nanowires in sub-10nm FET transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 3D integrationof self-assembled horizontal Si and SiGe nanowires on CMOS chip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Fall Meeting, E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization of III-V heterostructures epitaxied on 300 mm Si substrates by Atom Probe Tomography and ToF-SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of GeSn surface wet treatment for prior to Atomic Layer Deposition of High-k Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium PM03 : Interfaces and Interface Engineering in Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Chen, E. Bitzek, M.T. Perez Prado, D. Rowenhorst, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de nanofils Ge1-xSnx par CVD via le mécanisme VLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Properties of GaAs, InAs, InGaAs Epitaxially Grown on 300 mm Si(001) Substrate by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Spring Meeting:Symposium ED3: Electronic Device and Materials: Physics, Chemistry and Materials for Beyond silicon Electronics, session III-V Growth and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of anti-phase boundaries free GaAs on slightly miscut Si and Ge-buffered Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-M. Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Silicon Epitaxy and heterostructures (ICSI-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and integration of group IV nanowires for Tunnel FET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Conference on Materials Research (CCMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Jeju island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-phase boundary free GaSb layers grown on (001)-Si substrates by Metal Organic Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Metalorganic Vapour Phase Epitaxy (EW-MOVPE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low contact resistivity for GaAs, InAs, InGaAs epitaxially grown on 300mm Si(001) substrate by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Metalorganic Vapour Phase Epitaxy (EW-MOVPE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France. pp.C1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 3D integration of self-assembled horizontal Si and SiGe nanowires on CMOS chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of horizontal and vertical GeSn nanowires using a “top-down” approach for future CMOS generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs and InGaAs heteroepitaxy on blanket and patterned Si(100) 300mm substrates by MOCVD and their physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 E-MRS Fall Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low resistance contacts on heavily doped GaAs and In53Ga47As grown on 300mm Si(100) substrates by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and electrical characterisations of Si/Si1-xGex nanowires Tunnel FET device : impact of Germanium concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit: Symposium S: Semiconductor Nanowires and Devices for Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Arbiol, K. Dick Thelander, M. Filler, A. Fontcuberta, Q. Xiong, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01998244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Electrical Characterization of Si and Si/SiGe Nanowires Tunnel Field-Effect-Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Periwal.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication (JNTE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties Investigation of Arsenic Based III-V Materials Grown on Nanopatterned Si(100) Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In, Al, Ga, As compounds grown by MOCVD for MOSFET channel on blanket and patterned 300 mm Si (100) substrates exhibiting room temperature photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, California, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Integration and Electrical Characterisation of Si/SiGe Nanowire Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 E-MRS Spring Meeting: Symposium X: Materials Research for Group IV semiconductors: Growth, Characterization &amp; Techno, Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Kissinger, S. Pizzini, H. Yamada-Kaneta, C. Clayes, D. Yang and G. Wilson, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02067074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterisation of horizontal and vertical gate-all-around Si/SiGe nanowires field effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Silicon Nanoelectronics Workshop (SNW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Honolulu, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SNW.2014.7348570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Electrical Characterization of tunnel FET Devices Based on Si/SiGe Heterojunction PIN nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 E-MRS Fall Meeting: Symposium B: Materials for Optics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Ben Assayag, M. Perego and P. Pellegrino, Sep 2014, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02067075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Si-SiGe Axial Heterostructures in Nanowires, poster presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E- Materials Research Society, Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-AFM Based Investigation of the Effects of Bilayer Constitution on High k Gate Stack Dielectrics Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of interfacial abruptness in Si-SiGe heterostructured Nanowires (hNWs) obtained by VLS-CVD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NWG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of silicon and silicon-germanium nanowires Field effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAM2013 - Research to Applications &amp; Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopant profiling of individual Si nanowires using scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Si-SiGe Axial Heterostructures in Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Interfacial Abruptness in Si/SiGe Heterostructured Nanowires obtained by VLS-CVD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowire Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Characterization of Si/SiGe Axial NWs for TFET application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E- Materials Research Society, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, warsaw, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Bilayer Character on High K Gate Stack Dielectrics Breakdown Obtained by Conductive Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUNCTIONAL OXIDES FOR INTEGRATION IN MICRO‐ AND NANO‐ELECTRONICS Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of dielectric breakdown phenomena at nanoscale by scanning probe microscopy under ultra high vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (case study workshop), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Integration and electrical characterisation of Silicon Nanowire Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth & Characterization of Si/SixGe1-x Axial heterostructures using VLS and VSS mechanism by RP-CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Warsaw, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable InAs/InGaAs DWELL structures for broadband infrared emission spanning the E- to O-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mouloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouraoui Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cavalaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.37470. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-21226-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of zinc doped In0.53Ga0.47As/InP/InAlAs/InP heterostructures by time-of-flight; magnetic secondary ion spectrometry and high-energy x-ray photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.033204. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0004489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of In0.53Ga0.47As/InP interface in III–V heterostructures by coupling monoatomic argon sputtering and high-energy x-ray photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138 (2), pp.025301. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0270597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-enhanced atomic layer deposition of silicon nitride thin films with different substrate biasing using Diiodosilane precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Bilal Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184 (5), pp.108851. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigation of oxidation in GaSe 2D layered materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Smiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 294, pp.112256. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2024.112256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of AlOxNy thin films using a two-step PE-ALD process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0154468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Nitrogen Concentration and Post‐Deposition Annealing on Electrical Properties of AlON/Etched N‐GaN MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202300528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Substrate Biasing During AlN Growth by PEALD on Al 2 O 3 /AlN/GaN MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202101731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of substrate biasing on structural, chemical and electrical properties of Al 2 O 3 thin films deposited by PEALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.065001. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ac6287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaInAs Multi-Quantum Well Lasers on Silicon-on-Insulator Photonic Integrated Circuits Based on InP-Seed-Bonding and Epitaxial Regrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Néel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Make</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manel Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Cerulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.263. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12010263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 mm-scale growth of 2D layered GaSe with preferential orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.051106. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the incorporation of Sn in vapor–liquid–solid GeSn nanowires by modulation of the droplet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (24), pp.245605. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac5c12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth plasma etching of GeSn nanowires for gate-all-around field effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guerfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (6), pp.065018. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/abfbb5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology Transition of ZnO from Thin Film to Nanowires on Silicon and its Correlated Enhanced Zinc Polarity Uniformity and Piezoelectric Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (26), pp.29583-29593. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c04112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of hydrogen lateral diffusion at high temperature in a directly-bonded InP-SiO 2 /Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (13), pp.135205. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab5ce5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of AlN Film Quality Using Plasma Enhanced Atomic Layer Deposition with Substrate Biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (35), pp.39870-39880. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c10515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of AlGaInAs-Based Laser Behavior Grown on Hybrid InP-SiO₂/Si and InP Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Cerulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Néel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Make</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.469-472. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.2979254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droplet composition on the nucleation rate and morphology of vapor-liquid-solid GeSn nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (40), pp.405602. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab99f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial Growth of High‐Quality AlGaInAs‐Based Active Structures on a Directly Bonded InP‐SiO 2 /Si Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217 (3), pp.1900523. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201900523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wet Treatments on the Electrical Performance of Ge 0.9 Sn 0.1 -Based p-MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.260-268. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.8b00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of ZnO nanowires on polycrystalline Au seed layers for piezoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (34), pp.345601. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab1d6e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs/GaSb thin layers directly grown on nominal (0 0 1)-Si substrate by MOVPE for the fabrication of InAs FINFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510, pp.18-22. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Ge 1− x Sn x Nanowires by Chemical Vapor Deposition via Vapor-Liquid-Solid Mechanism Using GeH 4 and SnCl 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (1), pp.1700743. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201700743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined ToF-SIMS and AFM protocol for accurate 3D chemical analysis and data visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiglid Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.324 - 327. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5019464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature growth and physical properties of InAs thin films grown on Si, GaAs and In 0.53 Ga 0.47 As template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 645, pp.119-123. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of self-organized surface nanopatterning on GaSb/InAs multilayers induced by low energy oxygen ion bombardment by using simultaneously sample rotation and oxygen flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 441, pp.218-222. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct examination of Si atoms spatial distribution and clustering in GaAs thin films with atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.109-113. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti phase boundary free GaSb layer grown on 300 mm (001)-Si substrate by metal organic chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 645, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-10 nm plasma nanopatterning of InGaAs with nearly vertical and smooth sidewalls for advanced n-fin field effect transistors on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (2), </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4975796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMS depth profiling and topography studies of repetitive III–V trenches under low energy oxygen ion beam sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Merkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.03H131. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4944632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially correlated structural and optical characterization of a single InGaAs quantum well fin selectively grown on Si by microscopy and cathodoluminescence techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4949761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the III-V/Si co-integration by controlling the biatomic steps on hydrogenated Si(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (25), pp.253103. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and electrical characterization of homo- and hetero-structure Si/SiGe nanowire Tunnel Field Effect Transistor grown by vapor–liquid–solid mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.26 - 29. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of antiphase boundary free GaAs layer on 300 mm Si(001) substrate by metalorganic chemical vapour deposition with high mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.046101. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4945586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threading dislocations in GaAs epitaxial layers on various thickness Ge buffers on 300 mm Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.180 - 187. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Auger quantitative depth profiling of individual nanoscaled III–V heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elspec.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical depth profiling and 3D reconstruction of III-V heterostructures selectively grown on non-planar Si substrates by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Audoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.202-205. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201409544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale elemental quantification in heterostructured SiGe nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (18), pp.8544-8553. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4nr07503j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier trapping study on a Ge nanocrystal by two-pass lift mode electrostatic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O Dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/3/035001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-phase boundaries–Free GaAs epilayers on “quasi-nominal” Ge-buffered silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (21), pp.212105. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of silicon nanowire p-i-n MOS gated diode for use as p-type tunnel FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3), pp.1285-1290. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-015-9507-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of III–V heterostructures in 3D architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Audoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.219-222. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2015.04.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strategies to control tapering in Ge nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.046105. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4870875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of heterointerface and strain mapping in Au catalyzed axial Si-Si1-xGex nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the interfacial abruptness of Au-catalyzed Si-Si 1−x Ge x heterostructured nanowires grown by vapor–liquid–solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (3), </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4867264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial abruptness in axial Si/SiGe heterostructures in nanowires probed by scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211 (2), pp.509 - 513. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201300208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Surface and Sub-Surface Chemical Analysis of SiGe Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.2052-2053. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614011994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial abruptness in axial Si/SiGe heterostructures in nanowires probed by scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys. Status Solidi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low defect InGaAs quantum well selectively grown by MOCVD on Si(100) 300 mm wafers for next generation non planar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (26), pp.262103. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4886404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) SOI-Type Bonded Structures for Advanced Technology Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (5), pp.35-48. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06405.0035ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density and taper-free boron doped Si 1− x Ge x nanowire via two-step growth process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.041401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-Dependent Interfacial Abruptness in Au-Catalyzed Si 1– x Ge x /Si/Si 1– x Ge x Nanowire Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolay Sibirev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (9), pp.5140-5147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bilayer character on High K gate stack dielectrics breakdown obtained by conductive atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (12), pp.1857-1862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterization of Planar Silicon Nanowire Field-Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (04), pp.1240011. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219581X1240011X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory properties and charge effect study in Si nanocrystals by scanning capacitance microscopy and spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6:163. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tracer image fusion for patient follow-up, using a multi-observation statistical image fusion framework : a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (supp. 2), pp.1301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Sb on the oxidation of Ge quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 101 (1-3), pp.190-193. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(02)00716-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auger spectroscopy thermodesorption of Sb on Si1-xGex layers grown on Si(1 0 0) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berbezier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the luminescence properties of Si/CaF2 nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Arnaud D’avitaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mihalcescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69-70, pp.340 - 344. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(99)00233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical properties of Si/CaF2(111) multi-quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mihalcescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud D’avitaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79 (8), </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.361834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Visible-Light Emission from Si/CaF2 (111) Heterostructures Grown by Molecular Beam Epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mihalcescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 190 (1), pp.123 - 127. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.2221900119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR THE NANOSCALE ETCHING OF A GERMANIUM-TIN ALLOY (GeSn) FOR A FET TRANSISTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3859769/FR3106930 / US2021242313. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de gravure à l’échelle nanométrique d’un alliage germanium étain (GeSn) pour transistor FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : Patent EP21153243, US202117156326. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé optimisé de fabrication de motifs de matériau semi-conducteur III-V sur un substrat semi-conducteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Brevet FRA 1358813. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD grown InAs/GaAs quantum dots on GaAs and Ge/Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges, approche interdisciplinaire pour la contextualisation des évolutions paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD Epitaxy and Characterization of III-As and III-P Thin Layers on 300mm Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, California, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges ( Jura) : un site inédit à l'interface des territoires symboliques du Paléolithique supérieur ancien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bereizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel Otte &amp; Foni Le Brun Ricalens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mouloua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Ilahi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cavalaglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-21226-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsamo Tagougue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veillerot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thor&#233;ton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004489" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsamo Tagougue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veillerot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270597" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bilal Hachemi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108851" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04698462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Smiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bernardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Deschanvres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2024.112256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300528" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0154468" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087684" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03867559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac5c12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04222343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101731" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03867618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besancon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Make" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ram&#237;rez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cerulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010263" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03867566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boubenia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefevre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legallais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac6287" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Eustache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mahjoub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerfi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abfbb5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c04112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besancon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab5ce5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03030507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mehdi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10515" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917586v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2979254" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab99f6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900523" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Mahjoub" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Haffner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.8b00099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baillin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1d6e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055424v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hauchecorne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.12.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.05.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954336v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700743" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiglid Moreno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5019464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwine Pargon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4975796" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Gorbenko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merkulov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4944632" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949761" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851579v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972394" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053234v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945586" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882006v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouzet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Periwal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouchane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.01.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGZ6W518-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881949v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sala&#252;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.08.022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9CKC4J1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hourani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gorbenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2016.09.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNZGF74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991901v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409544" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTZ5TKB7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991885v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07503j" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunkov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O Dwyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/3/035001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991879v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935943" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9507-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991881v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.04.107" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLDZFR02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991978v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869721v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Periwal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867264" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011994" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869723v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300208" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K24TCRRZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489898v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886404" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991972v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Widiez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sollier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veytizou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06405.0035ecst" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000745v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolay Sibirev" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848738v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870875" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919191v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foissac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcroix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Jean" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777301v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poti&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X1240011X" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629270v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-163" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703713v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S David" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fernandez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Barrett" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386306v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Lim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nozaki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00716-X" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BX5972H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393648v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berbezier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628406v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Arnaud D&#8217;avitaya" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mihalcescu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00233-0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTK4KD9Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628590v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervoort" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Vial" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud D&#8217;avitaya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361834" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628413v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221900119" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95FX5C7V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05382410v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Vano Tsamo Tagougue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillerot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158525v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombrez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudurier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04777521v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04942890v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smiri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nolot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04777496v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernardin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalaglio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04862165v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04777532v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Afonso De Castro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Paret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micha" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04624572v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Letka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hijazi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mehdi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mallet Dida" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC57951.2023.10344099" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912783v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raoul Plaussu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelissier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04627233v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930433" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332953v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02117209v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332962v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haffner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mahjoub" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guerfi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02330625v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Goec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2019.8818994" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02330716v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Touraton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954906v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954898v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954891v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954896v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abouzaid" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954888v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320609v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merhej" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929256v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929237v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891383v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905730v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891352v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeghouane" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891380v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929247v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mahjoub" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929251v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929226v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891345v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Papon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891328v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891389v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929219v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891375v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929248v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eustache" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960779v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881955v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011750v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cipro" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01998244v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072677v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Periwal." TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosaz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489575v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991871v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNW.2014.7348570" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02067074v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02067075v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489869v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919203v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955748v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955743v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955739v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944259v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944264v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944270v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919197v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919210v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955750v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950046v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777306v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassem" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771971v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03780200v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahjoub" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hartmann" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905089v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340000v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martinet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moeyaert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897884v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489617v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897703v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bereizat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05382410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Vano Tsamo Tagougue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillerot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudurier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04777532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Afonso De Castro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Paret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04777521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsamo Tagougue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veillerot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04942890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nolot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04777496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalaglio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04862165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04624572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Letka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hijazi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mehdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mallet Dida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC57951.2023.10344099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raoul Plaussu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cavalaglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04627233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besancon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mehdi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930433" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haffner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baillin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02117209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mahjoub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guerfi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02330625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Goec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2019.8818994" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02330716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Touraton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954906v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abouzaid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeghouane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905730v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merhej" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mahjoub" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929226v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891345v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Papon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouzet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Periwal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891375v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eustache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cipro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01998244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Periwal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Periwal." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gorbenko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02067074v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNW.2014.7348570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02067075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foissac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Jean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955748v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955739v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944259v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcroix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955750v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390183v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mouloua" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Ilahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-21226-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385828v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsamo Tagougue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veillerot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martinez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thor&#233;ton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004489" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351110v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270597" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728254v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bilal Hachemi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108851" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04698462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Smiri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bernardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Deschanvres" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2024.112256" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216905v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0154468" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509895v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300528" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04222343v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101731" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03867566v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boubenia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefevre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legallais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac6287" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03867618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Make" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ram&#237;rez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cerulo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010263" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694297v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087684" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03867559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Martinez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac5c12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Eustache" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mahjoub" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerfi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abfbb5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917568v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c04112" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917600v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besancon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sanchez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab5ce5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03030507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10515" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917586v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2979254" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab99f6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900523" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051071v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Mahjoub" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Haffner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Aubin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.8b00099" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151193v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1d6e" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hauchecorne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.12.014" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948093v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700743" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858392v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiglid Moreno" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5019464" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948078v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947878v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947850v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.05.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954336v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891230v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwine Pargon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4975796" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881953v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Gorbenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merkulov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4944632" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881951v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949761" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851579v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972394" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882006v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouchane" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.01.005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGZ6W518-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053234v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945586" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881949v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sala&#252;n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.08.022" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9CKC4J1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881946v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hourani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2016.09.008" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNZGF74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991901v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409544" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTZ5TKB7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991885v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07503j" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489411v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunkov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O Dwyer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/3/035001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991879v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935943" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947669v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9507-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.04.107" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLDZFR02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848738v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870875" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991978v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869721v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867264" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869723v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300208" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K24TCRRZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991975v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011994" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950033v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489898v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886404" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991972v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Widiez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sollier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veytizou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06405.0035ecst" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000814v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000745v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolay Sibirev" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919191v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777301v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poti&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X1240011X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629270v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-163" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703713v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S David" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fernandez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Barrett" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386306v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Lim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nozaki" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00716-X" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BX5972H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393648v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berbezier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628406v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Arnaud D&#8217;avitaya" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mihalcescu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00233-0" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTK4KD9Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628590v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervoort" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Vial" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud D&#8217;avitaya" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361834" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628413v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221900119" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95FX5C7V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771971v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03780200v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahjoub" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hartmann" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905089v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340000v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martinet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moeyaert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897884v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489617v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897703v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bereizat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>