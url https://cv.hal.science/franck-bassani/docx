--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck BASSANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of buried interfaces in III-V heterostructures using lab-scale HAXPES and ToF-SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Vano Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thoreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 E-MRS fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05382410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-REX-6G : Development of performant CMOS-compatible ohmic contacts for THz InP-HBT on Silicon technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lombrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and study of active-passive butt-joint regrowth of AlGaInAs and GaInAsP on InP via MOVPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Afonso De Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Paret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Micha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of In0.53Ga0.47As/ InP/InAlAs/InP heterostructures by ToF-SIMS and HAXPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS-24, 8-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'oxydation du séléniure de gallium (GaSe) à l'air : Approche XPS et Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Large Scale Production of III-VI 2D Materials and heterostructures by Pulsed MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavalaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of In0,53Ga0,47As/ InP/InAlAs/InP heterostructures by TOF-SIMS and HAXPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Vano Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thoreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04862165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V monolithic integration for optoelectronic devices and new developments on 2D materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Letka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mallet Dida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMDC 2023 - IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paestum, Italy. pp.72-73, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC57951.2023.10344099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF SnO2 THIN FILMS FOR LOW TEMPERATURE NO2 SENSORS APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raoul Plaussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cavalaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EnvIMEKO Symposium of Environmental Instrumentation and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaInAs Multi-Quantum Well Laser Array on Silicon Achieved by InP-Seed-Bonding and MOVPE Selective Area Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSW55288.2022.9930433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of « bottom-up » and « top-down » GeSn nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IV-IV heterostructure nanowires: advances in growth, characterization and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Conference on Materials Research (CCMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gyeonggi Goyang/Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and electrical properties of in-situ doped GeSn nanowires for low power tunnel Field Effect Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Solid State Devices and Materials (SSDM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wet treatments on the electrical properties of Al2O3/GeSn MOS capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guerfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, EMRS Fall Meeting 2019 (Varsovie, Pologne), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality Epitaxial Growth of AlGaInAs-based Active Structure on a Directly-Bonded InPoSi Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Goec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Compound Semiconductor Week (CSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2019.8818994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic devices with reduced In, Ga and Sb content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml. Touraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS FALL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs/GaSb thin layers directly grown on nominal (001)-Si substrate by MOCVD for the fabrication of InAs FINFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Metalorganic Vapor Phase Epitaxy (ICMOVPE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopant and chemical composition profiling in IV-IV nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowire Week 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamilton, Ontario, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth mechanisms of ZnO nanowires on Au thin films by chemical bath deposition for piezoelectric nanogenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO-structures and nanomaterials SElf-Assembly, NanoSEA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD grown InAs/GaAs quantum dots on Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO-structures and nanomaterials SElf-Assembly, NanoSEA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Germanium-Tin nanowires by Chemical Vapor Deposition via the VLS mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAR-XPS investigations of ultrathin SiO2 layers grown by PEALD on SiGe and Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sn incorporation in vapor-liquid-solid Ge NWs grown by chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall meeting, Symposium M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale elemental analysis of GexSn1-x nanowires by Auger microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applications of Surface and Interface Analysis ECASIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSA-based process for InAs horizontal nanowires in sub-10nm FET transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 3D integrationof self-assembled horizontal Si and SiGe nanowires on CMOS chip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Fall Meeting, E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization of III-V heterostructures epitaxied on 300 mm Si substrates by Atom Probe Tomography and ToF-SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of GeSn surface wet treatment for prior to Atomic Layer Deposition of High-k Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium PM03 : Interfaces and Interface Engineering in Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Chen, E. Bitzek, M.T. Perez Prado, D. Rowenhorst, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de nanofils Ge1-xSnx par CVD via le mécanisme VLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Properties of GaAs, InAs, InGaAs Epitaxially Grown on 300 mm Si(001) Substrate by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Spring Meeting:Symposium ED3: Electronic Device and Materials: Physics, Chemistry and Materials for Beyond silicon Electronics, session III-V Growth and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of anti-phase boundaries free GaAs on slightly miscut Si and Ge-buffered Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-M. Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Silicon Epitaxy and heterostructures (ICSI-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and integration of group IV nanowires for Tunnel FET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Conference on Materials Research (CCMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Jeju island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-phase boundary free GaSb layers grown on (001)-Si substrates by Metal Organic Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Metalorganic Vapour Phase Epitaxy (EW-MOVPE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low contact resistivity for GaAs, InAs, InGaAs epitaxially grown on 300mm Si(001) substrate by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Metalorganic Vapour Phase Epitaxy (EW-MOVPE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France. pp.C1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 3D integration of self-assembled horizontal Si and SiGe nanowires on CMOS chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of horizontal and vertical GeSn nanowires using a “top-down” approach for future CMOS generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs and InGaAs heteroepitaxy on blanket and patterned Si(100) 300mm substrates by MOCVD and their physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 E-MRS Fall Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low resistance contacts on heavily doped GaAs and In53Ga47As grown on 300mm Si(100) substrates by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and electrical characterisations of Si/Si1-xGex nanowires Tunnel FET device : impact of Germanium concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit: Symposium S: Semiconductor Nanowires and Devices for Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Arbiol, K. Dick Thelander, M. Filler, A. Fontcuberta, Q. Xiong, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01998244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Electrical Characterization of Si and Si/SiGe Nanowires Tunnel Field-Effect-Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Periwal.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication (JNTE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties Investigation of Arsenic Based III-V Materials Grown on Nanopatterned Si(100) Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In, Al, Ga, As compounds grown by MOCVD for MOSFET channel on blanket and patterned 300 mm Si (100) substrates exhibiting room temperature photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, California, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Integration and Electrical Characterisation of Si/SiGe Nanowire Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 E-MRS Spring Meeting: Symposium X: Materials Research for Group IV semiconductors: Growth, Characterization &amp; Techno, Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Kissinger, S. Pizzini, H. Yamada-Kaneta, C. Clayes, D. Yang and G. Wilson, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02067074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterisation of horizontal and vertical gate-all-around Si/SiGe nanowires field effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Silicon Nanoelectronics Workshop (SNW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Honolulu, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SNW.2014.7348570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Electrical Characterization of tunnel FET Devices Based on Si/SiGe Heterojunction PIN nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 E-MRS Fall Meeting: Symposium B: Materials for Optics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Ben Assayag, M. Perego and P. Pellegrino, Sep 2014, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02067075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Si-SiGe Axial Heterostructures in Nanowires, poster presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E- Materials Research Society, Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-AFM Based Investigation of the Effects of Bilayer Constitution on High k Gate Stack Dielectrics Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of interfacial abruptness in Si-SiGe heterostructured Nanowires (hNWs) obtained by VLS-CVD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NWG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of silicon and silicon-germanium nanowires Field effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAM2013 - Research to Applications &amp; Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopant profiling of individual Si nanowires using scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Si-SiGe Axial Heterostructures in Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Interfacial Abruptness in Si/SiGe Heterostructured Nanowires obtained by VLS-CVD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowire Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Characterization of Si/SiGe Axial NWs for TFET application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E- Materials Research Society, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, warsaw, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Bilayer Character on High K Gate Stack Dielectrics Breakdown Obtained by Conductive Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUNCTIONAL OXIDES FOR INTEGRATION IN MICRO‐ AND NANO‐ELECTRONICS Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of dielectric breakdown phenomena at nanoscale by scanning probe microscopy under ultra high vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (case study workshop), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Integration and electrical characterisation of Silicon Nanowire Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth & Characterization of Si/SixGe1-x Axial heterostructures using VLS and VSS mechanism by RP-CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Warsaw, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable InAs/InGaAs DWELL structures for broadband infrared emission spanning the E- to O-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mouloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouraoui Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cavalaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.37470. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-21226-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of zinc doped In0.53Ga0.47As/InP/InAlAs/InP heterostructures by time-of-flight; magnetic secondary ion spectrometry and high-energy x-ray photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.033204. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0004489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of In0.53Ga0.47As/InP interface in III–V heterostructures by coupling monoatomic argon sputtering and high-energy x-ray photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138 (2), pp.025301. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0270597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-enhanced atomic layer deposition of silicon nitride thin films with different substrate biasing using Diiodosilane precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Bilal Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184 (5), pp.108851. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigation of oxidation in GaSe 2D layered materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Smiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 294, pp.112256. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2024.112256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of AlOxNy thin films using a two-step PE-ALD process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0154468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Nitrogen Concentration and Post‐Deposition Annealing on Electrical Properties of AlON/Etched N‐GaN MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202300528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Substrate Biasing During AlN Growth by PEALD on Al 2 O 3 /AlN/GaN MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202101731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of substrate biasing on structural, chemical and electrical properties of Al 2 O 3 thin films deposited by PEALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.065001. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ac6287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaInAs Multi-Quantum Well Lasers on Silicon-on-Insulator Photonic Integrated Circuits Based on InP-Seed-Bonding and Epitaxial Regrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Néel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Make</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manel Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Cerulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.263. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12010263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 mm-scale growth of 2D layered GaSe with preferential orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.051106. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the incorporation of Sn in vapor–liquid–solid GeSn nanowires by modulation of the droplet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (24), pp.245605. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac5c12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth plasma etching of GeSn nanowires for gate-all-around field effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guerfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (6), pp.065018. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/abfbb5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology Transition of ZnO from Thin Film to Nanowires on Silicon and its Correlated Enhanced Zinc Polarity Uniformity and Piezoelectric Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (26), pp.29583-29593. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c04112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of hydrogen lateral diffusion at high temperature in a directly-bonded InP-SiO 2 /Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (13), pp.135205. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab5ce5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of AlN Film Quality Using Plasma Enhanced Atomic Layer Deposition with Substrate Biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (35), pp.39870-39880. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c10515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of AlGaInAs-Based Laser Behavior Grown on Hybrid InP-SiO₂/Si and InP Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Cerulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Néel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Make</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.469-472. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.2979254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droplet composition on the nucleation rate and morphology of vapor-liquid-solid GeSn nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (40), pp.405602. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab99f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial Growth of High‐Quality AlGaInAs‐Based Active Structures on a Directly Bonded InP‐SiO 2 /Si Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217 (3), pp.1900523. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201900523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wet Treatments on the Electrical Performance of Ge 0.9 Sn 0.1 -Based p-MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.260-268. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.8b00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of ZnO nanowires on polycrystalline Au seed layers for piezoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (34), pp.345601. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab1d6e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs/GaSb thin layers directly grown on nominal (0 0 1)-Si substrate by MOVPE for the fabrication of InAs FINFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510, pp.18-22. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Ge 1− x Sn x Nanowires by Chemical Vapor Deposition via Vapor-Liquid-Solid Mechanism Using GeH 4 and SnCl 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (1), pp.1700743. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201700743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined ToF-SIMS and AFM protocol for accurate 3D chemical analysis and data visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiglid Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.324 - 327. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5019464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature growth and physical properties of InAs thin films grown on Si, GaAs and In 0.53 Ga 0.47 As template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 645, pp.119-123. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of self-organized surface nanopatterning on GaSb/InAs multilayers induced by low energy oxygen ion bombardment by using simultaneously sample rotation and oxygen flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 441, pp.218-222. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct examination of Si atoms spatial distribution and clustering in GaAs thin films with atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.109-113. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti phase boundary free GaSb layer grown on 300 mm (001)-Si substrate by metal organic chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 645, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-10 nm plasma nanopatterning of InGaAs with nearly vertical and smooth sidewalls for advanced n-fin field effect transistors on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (2), </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4975796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMS depth profiling and topography studies of repetitive III–V trenches under low energy oxygen ion beam sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Merkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.03H131. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4944632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially correlated structural and optical characterization of a single InGaAs quantum well fin selectively grown on Si by microscopy and cathodoluminescence techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4949761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the III-V/Si co-integration by controlling the biatomic steps on hydrogenated Si(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (25), pp.253103. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and electrical characterization of homo- and hetero-structure Si/SiGe nanowire Tunnel Field Effect Transistor grown by vapor–liquid–solid mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.26 - 29. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of antiphase boundary free GaAs layer on 300 mm Si(001) substrate by metalorganic chemical vapour deposition with high mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.046101. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4945586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threading dislocations in GaAs epitaxial layers on various thickness Ge buffers on 300 mm Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.180 - 187. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Auger quantitative depth profiling of individual nanoscaled III–V heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elspec.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical depth profiling and 3D reconstruction of III-V heterostructures selectively grown on non-planar Si substrates by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Audoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.202-205. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201409544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale elemental quantification in heterostructured SiGe nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (18), pp.8544-8553. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4nr07503j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier trapping study on a Ge nanocrystal by two-pass lift mode electrostatic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O Dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/3/035001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-phase boundaries–Free GaAs epilayers on “quasi-nominal” Ge-buffered silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (21), pp.212105. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of silicon nanowire p-i-n MOS gated diode for use as p-type tunnel FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3), pp.1285-1290. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-015-9507-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of III–V heterostructures in 3D architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Audoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.219-222. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2015.04.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strategies to control tapering in Ge nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.046105. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4870875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of heterointerface and strain mapping in Au catalyzed axial Si-Si1-xGex nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the interfacial abruptness of Au-catalyzed Si-Si 1−x Ge x heterostructured nanowires grown by vapor–liquid–solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (3), </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4867264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial abruptness in axial Si/SiGe heterostructures in nanowires probed by scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211 (2), pp.509 - 513. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201300208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Surface and Sub-Surface Chemical Analysis of SiGe Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.2052-2053. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614011994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial abruptness in axial Si/SiGe heterostructures in nanowires probed by scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys. Status Solidi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low defect InGaAs quantum well selectively grown by MOCVD on Si(100) 300 mm wafers for next generation non planar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (26), pp.262103. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4886404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) SOI-Type Bonded Structures for Advanced Technology Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (5), pp.35-48. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06405.0035ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density and taper-free boron doped Si 1− x Ge x nanowire via two-step growth process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.041401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-Dependent Interfacial Abruptness in Au-Catalyzed Si 1– x Ge x /Si/Si 1– x Ge x Nanowire Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolay Sibirev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (9), pp.5140-5147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bilayer character on High K gate stack dielectrics breakdown obtained by conductive atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (12), pp.1857-1862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterization of Planar Silicon Nanowire Field-Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (04), pp.1240011. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219581X1240011X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory properties and charge effect study in Si nanocrystals by scanning capacitance microscopy and spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6:163. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tracer image fusion for patient follow-up, using a multi-observation statistical image fusion framework : a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (supp. 2), pp.1301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Sb on the oxidation of Ge quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 101 (1-3), pp.190-193. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(02)00716-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auger spectroscopy thermodesorption of Sb on Si1-xGex layers grown on Si(1 0 0) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berbezier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the luminescence properties of Si/CaF2 nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Arnaud D’avitaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mihalcescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69-70, pp.340 - 344. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(99)00233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical properties of Si/CaF2(111) multi-quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mihalcescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud D’avitaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79 (8), </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.361834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Visible-Light Emission from Si/CaF2 (111) Heterostructures Grown by Molecular Beam Epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mihalcescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 190 (1), pp.123 - 127. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.2221900119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR THE NANOSCALE ETCHING OF A GERMANIUM-TIN ALLOY (GeSn) FOR A FET TRANSISTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3859769/FR3106930 / US2021242313. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de gravure à l’échelle nanométrique d’un alliage germanium étain (GeSn) pour transistor FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : Patent EP21153243, US202117156326. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé optimisé de fabrication de motifs de matériau semi-conducteur III-V sur un substrat semi-conducteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Brevet FRA 1358813. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD grown InAs/GaAs quantum dots on GaAs and Ge/Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges, approche interdisciplinaire pour la contextualisation des évolutions paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD Epitaxy and Characterization of III-As and III-P Thin Layers on 300mm Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, California, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges ( Jura) : un site inédit à l'interface des territoires symboliques du Paléolithique supérieur ancien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bereizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel Otte &amp; Foni Le Brun Ricalens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck BASSANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of buried interfaces in III-V heterostructures using lab-scale HAXPES and ToF-SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Vano Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thoreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 E-MRS fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05382410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-REX-6G : Development of performant CMOS-compatible ohmic contacts for THz InP-HBT on Silicon technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lombrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of In0.53Ga0.47As/ InP/InAlAs/InP heterostructures by ToF-SIMS and HAXPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS-24, 8-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'oxydation du séléniure de gallium (GaSe) à l'air : Approche XPS et Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Large Scale Production of III-VI 2D Materials and heterostructures by Pulsed MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavalaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of In0,53Ga0,47As/ InP/InAlAs/InP heterostructures by TOF-SIMS and HAXPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Vano Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thoreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04862165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and study of active-passive butt-joint regrowth of AlGaInAs and GaInAsP on InP via MOVPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Afonso De Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Paret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Micha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V monolithic integration for optoelectronic devices and new developments on 2D materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Letka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mallet Dida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMDC 2023 - IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paestum, Italy. pp.72-73, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC57951.2023.10344099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF SnO2 THIN FILMS FOR LOW TEMPERATURE NO2 SENSORS APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raoul Plaussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cavalaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EnvIMEKO Symposium of Environmental Instrumentation and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaInAs Multi-Quantum Well Laser Array on Silicon Achieved by InP-Seed-Bonding and MOVPE Selective Area Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSW55288.2022.9930433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IV-IV heterostructure nanowires: advances in growth, characterization and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Conference on Materials Research (CCMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gyeonggi Goyang/Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and electrical properties of in-situ doped GeSn nanowires for low power tunnel Field Effect Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Solid State Devices and Materials (SSDM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of « bottom-up » and « top-down » GeSn nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wet treatments on the electrical properties of Al2O3/GeSn MOS capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guerfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, EMRS Fall Meeting 2019 (Varsovie, Pologne), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality Epitaxial Growth of AlGaInAs-based Active Structure on a Directly-Bonded InPoSi Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Goec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Compound Semiconductor Week (CSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2019.8818994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic devices with reduced In, Ga and Sb content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml. Touraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS FALL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs/GaSb thin layers directly grown on nominal (001)-Si substrate by MOCVD for the fabrication of InAs FINFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Metalorganic Vapor Phase Epitaxy (ICMOVPE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopant and chemical composition profiling in IV-IV nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowire Week 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamilton, Ontario, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth mechanisms of ZnO nanowires on Au thin films by chemical bath deposition for piezoelectric nanogenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO-structures and nanomaterials SElf-Assembly, NanoSEA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD grown InAs/GaAs quantum dots on Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO-structures and nanomaterials SElf-Assembly, NanoSEA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Germanium-Tin nanowires by Chemical Vapor Deposition via the VLS mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale elemental analysis of GexSn1-x nanowires by Auger microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applications of Surface and Interface Analysis ECASIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSA-based process for InAs horizontal nanowires in sub-10nm FET transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 3D integrationof self-assembled horizontal Si and SiGe nanowires on CMOS chip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Fall Meeting, E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall meeting, Symposium M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sn incorporation in vapor-liquid-solid Ge NWs grown by chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization of III-V heterostructures epitaxied on 300 mm Si substrates by Atom Probe Tomography and ToF-SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of GeSn surface wet treatment for prior to Atomic Layer Deposition of High-k Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium PM03 : Interfaces and Interface Engineering in Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Chen, E. Bitzek, M.T. Perez Prado, D. Rowenhorst, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de nanofils Ge1-xSnx par CVD via le mécanisme VLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Properties of GaAs, InAs, InGaAs Epitaxially Grown on 300 mm Si(001) Substrate by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Spring Meeting:Symposium ED3: Electronic Device and Materials: Physics, Chemistry and Materials for Beyond silicon Electronics, session III-V Growth and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of anti-phase boundaries free GaAs on slightly miscut Si and Ge-buffered Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-M. Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Silicon Epitaxy and heterostructures (ICSI-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and integration of group IV nanowires for Tunnel FET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Conference on Materials Research (CCMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Jeju island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-phase boundary free GaSb layers grown on (001)-Si substrates by Metal Organic Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Metalorganic Vapour Phase Epitaxy (EW-MOVPE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low contact resistivity for GaAs, InAs, InGaAs epitaxially grown on 300mm Si(001) substrate by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Metalorganic Vapour Phase Epitaxy (EW-MOVPE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France. pp.C1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 3D integration of self-assembled horizontal Si and SiGe nanowires on CMOS chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ecoffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of horizontal and vertical GeSn nanowires using a “top-down” approach for future CMOS generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAR-XPS investigations of ultrathin SiO2 layers grown by PEALD on SiGe and Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low resistance contacts on heavily doped GaAs and In53Ga47As grown on 300mm Si(100) substrates by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs and InGaAs heteroepitaxy on blanket and patterned Si(100) 300mm substrates by MOCVD and their physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 E-MRS Fall Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and electrical characterisations of Si/Si1-xGex nanowires Tunnel FET device : impact of Germanium concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit: Symposium S: Semiconductor Nanowires and Devices for Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Arbiol, K. Dick Thelander, M. Filler, A. Fontcuberta, Q. Xiong, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01998244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Electrical Characterization of Si and Si/SiGe Nanowires Tunnel Field-Effect-Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Periwal.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication (JNTE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties Investigation of Arsenic Based III-V Materials Grown on Nanopatterned Si(100) Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterisation of horizontal and vertical gate-all-around Si/SiGe nanowires field effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Silicon Nanoelectronics Workshop (SNW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Honolulu, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SNW.2014.7348570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Integration and Electrical Characterisation of Si/SiGe Nanowire Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 E-MRS Spring Meeting: Symposium X: Materials Research for Group IV semiconductors: Growth, Characterization &amp; Techno, Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Kissinger, S. Pizzini, H. Yamada-Kaneta, C. Clayes, D. Yang and G. Wilson, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02067074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Electrical Characterization of tunnel FET Devices Based on Si/SiGe Heterojunction PIN nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 E-MRS Fall Meeting: Symposium B: Materials for Optics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Ben Assayag, M. Perego and P. Pellegrino, Sep 2014, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02067075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In, Al, Ga, As compounds grown by MOCVD for MOSFET channel on blanket and patterned 300 mm Si (100) substrates exhibiting room temperature photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, California, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-AFM Based Investigation of the Effects of Bilayer Constitution on High k Gate Stack Dielectrics Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of interfacial abruptness in Si-SiGe heterostructured Nanowires (hNWs) obtained by VLS-CVD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NWG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of silicon and silicon-germanium nanowires Field effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAM2013 - Research to Applications &amp; Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopant profiling of individual Si nanowires using scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Si-SiGe Axial Heterostructures in Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Interfacial Abruptness in Si/SiGe Heterostructured Nanowires obtained by VLS-CVD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowire Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Characterization of Si/SiGe Axial NWs for TFET application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E- Materials Research Society, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, warsaw, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Bilayer Character on High K Gate Stack Dielectrics Breakdown Obtained by Conductive Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUNCTIONAL OXIDES FOR INTEGRATION IN MICRO‐ AND NANO‐ELECTRONICS Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of dielectric breakdown phenomena at nanoscale by scanning probe microscopy under ultra high vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (case study workshop), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Integration and electrical characterisation of Silicon Nanowire Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Si-SiGe Axial Heterostructures in Nanowires, poster presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E- Materials Research Society, Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth & Characterization of Si/SixGe1-x Axial heterostructures using VLS and VSS mechanism by RP-CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Warsaw, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable InAs/InGaAs DWELL structures for broadband infrared emission spanning the E- to O-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mouloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouraoui Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cavalaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.37470. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-21226-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of zinc doped In0.53Ga0.47As/InP/InAlAs/InP heterostructures by time-of-flight; magnetic secondary ion spectrometry and high-energy x-ray photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.033204. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0004489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of In0.53Ga0.47As/InP interface in III–V heterostructures by coupling monoatomic argon sputtering and high-energy x-ray photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tsamo Tagougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138 (2), pp.025301. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0270597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-enhanced atomic layer deposition of silicon nitride thin films with different substrate biasing using Diiodosilane precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Bilal Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184 (5), pp.108851. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigation of oxidation in GaSe 2D layered materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Smiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 294, pp.112256. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2024.112256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Nitrogen Concentration and Post‐Deposition Annealing on Electrical Properties of AlON/Etched N‐GaN MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202300528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of AlOxNy thin films using a two-step PE-ALD process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0154468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 mm-scale growth of 2D layered GaSe with preferential orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.051106. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the incorporation of Sn in vapor–liquid–solid GeSn nanowires by modulation of the droplet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (24), pp.245605. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac5c12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Substrate Biasing During AlN Growth by PEALD on Al 2 O 3 /AlN/GaN MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202101731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaInAs Multi-Quantum Well Lasers on Silicon-on-Insulator Photonic Integrated Circuits Based on InP-Seed-Bonding and Epitaxial Regrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Néel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Make</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manel Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Cerulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.263. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12010263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of substrate biasing on structural, chemical and electrical properties of Al 2 O 3 thin films deposited by PEALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.065001. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ac6287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth plasma etching of GeSn nanowires for gate-all-around field effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guerfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (6), pp.065018. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/abfbb5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology Transition of ZnO from Thin Film to Nanowires on Silicon and its Correlated Enhanced Zinc Polarity Uniformity and Piezoelectric Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (26), pp.29583-29593. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c04112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of hydrogen lateral diffusion at high temperature in a directly-bonded InP-SiO 2 /Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (13), pp.135205. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab5ce5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of AlN Film Quality Using Plasma Enhanced Atomic Layer Deposition with Substrate Biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (35), pp.39870-39880. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c10515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of AlGaInAs-Based Laser Behavior Grown on Hybrid InP-SiO₂/Si and InP Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Cerulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Néel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Make</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.469-472. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.2979254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droplet composition on the nucleation rate and morphology of vapor-liquid-solid GeSn nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (40), pp.405602. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab99f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial Growth of High‐Quality AlGaInAs‐Based Active Structures on a Directly Bonded InP‐SiO 2 /Si Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217 (3), pp.1900523. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201900523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wet Treatments on the Electrical Performance of Ge 0.9 Sn 0.1 -Based p-MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.260-268. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.8b00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of ZnO nanowires on polycrystalline Au seed layers for piezoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (34), pp.345601. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab1d6e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs/GaSb thin layers directly grown on nominal (0 0 1)-Si substrate by MOVPE for the fabrication of InAs FINFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510, pp.18-22. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of self-organized surface nanopatterning on GaSb/InAs multilayers induced by low energy oxygen ion bombardment by using simultaneously sample rotation and oxygen flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 441, pp.218-222. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature growth and physical properties of InAs thin films grown on Si, GaAs and In 0.53 Ga 0.47 As template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 645, pp.119-123. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct examination of Si atoms spatial distribution and clustering in GaAs thin films with atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.109-113. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti phase boundary free GaSb layer grown on 300 mm (001)-Si substrate by metal organic chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 645, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Ge 1− x Sn x Nanowires by Chemical Vapor Deposition via Vapor-Liquid-Solid Mechanism Using GeH 4 and SnCl 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gassenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (1), pp.1700743. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201700743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined ToF-SIMS and AFM protocol for accurate 3D chemical analysis and data visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiglid Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.324 - 327. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5019464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-10 nm plasma nanopatterning of InGaAs with nearly vertical and smooth sidewalls for advanced n-fin field effect transistors on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwine Pargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (2), </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4975796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMS depth profiling and topography studies of repetitive III–V trenches under low energy oxygen ion beam sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Merkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.03H131. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4944632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially correlated structural and optical characterization of a single InGaAs quantum well fin selectively grown on Si by microscopy and cathodoluminescence techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4949761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the III-V/Si co-integration by controlling the biatomic steps on hydrogenated Si(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (25), pp.253103. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and electrical characterization of homo- and hetero-structure Si/SiGe nanowire Tunnel Field Effect Transistor grown by vapor–liquid–solid mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.26 - 29. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of antiphase boundary free GaAs layer on 300 mm Si(001) substrate by metalorganic chemical vapour deposition with high mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.046101. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4945586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threading dislocations in GaAs epitaxial layers on various thickness Ge buffers on 300 mm Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.180 - 187. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Auger quantitative depth profiling of individual nanoscaled III–V heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elspec.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical depth profiling and 3D reconstruction of III-V heterostructures selectively grown on non-planar Si substrates by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Audoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.202-205. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201409544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale elemental quantification in heterostructured SiGe nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (18), pp.8544-8553. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4nr07503j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier trapping study on a Ge nanocrystal by two-pass lift mode electrostatic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O Dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/3/035001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-phase boundaries–Free GaAs epilayers on “quasi-nominal” Ge-buffered silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (21), pp.212105. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of silicon nanowire p-i-n MOS gated diode for use as p-type tunnel FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3), pp.1285-1290. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-015-9507-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of III–V heterostructures in 3D architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gorbenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Audoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.219-222. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2015.04.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of heterointerface and strain mapping in Au catalyzed axial Si-Si1-xGex nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the interfacial abruptness of Au-catalyzed Si-Si 1−x Ge x heterostructured nanowires grown by vapor–liquid–solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (3), </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4867264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial abruptness in axial Si/SiGe heterostructures in nanowires probed by scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211 (2), pp.509 - 513. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201300208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Surface and Sub-Surface Chemical Analysis of SiGe Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.2052-2053. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614011994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial abruptness in axial Si/SiGe heterostructures in nanowires probed by scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys. Status Solidi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low defect InGaAs quantum well selectively grown by MOCVD on Si(100) 300 mm wafers for next generation non planar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (26), pp.262103. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4886404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) SOI-Type Bonded Structures for Advanced Technology Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (5), pp.35-48. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06405.0035ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density and taper-free boron doped Si 1− x Ge x nanowire via two-step growth process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.041401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-Dependent Interfacial Abruptness in Au-Catalyzed Si 1– x Ge x /Si/Si 1– x Ge x Nanowire Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolay Sibirev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (9), pp.5140-5147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strategies to control tapering in Ge nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.046105. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4870875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bilayer character on High K gate stack dielectrics breakdown obtained by conductive atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (12), pp.1857-1862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterization of Planar Silicon Nanowire Field-Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (04), pp.1240011. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219581X1240011X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory properties and charge effect study in Si nanocrystals by scanning capacitance microscopy and spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6:163. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tracer image fusion for patient follow-up, using a multi-observation statistical image fusion framework : a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (supp. 2), pp.1301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Sb on the oxidation of Ge quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 101 (1-3), pp.190-193. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(02)00716-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auger spectroscopy thermodesorption of Sb on Si1-xGex layers grown on Si(1 0 0) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berbezier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the luminescence properties of Si/CaF2 nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Arnaud D’avitaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mihalcescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69-70, pp.340 - 344. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(99)00233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical properties of Si/CaF2(111) multi-quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mihalcescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud D’avitaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79 (8), </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.361834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Visible-Light Emission from Si/CaF2 (111) Heterostructures Grown by Molecular Beam Epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mihalcescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 190 (1), pp.123 - 127. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.2221900119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR THE NANOSCALE ETCHING OF A GERMANIUM-TIN ALLOY (GeSn) FOR A FET TRANSISTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3859769/FR3106930 / US2021242313. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de gravure à l’échelle nanométrique d’un alliage germanium étain (GeSn) pour transistor FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : Patent EP21153243, US202117156326. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé optimisé de fabrication de motifs de matériau semi-conducteur III-V sur un substrat semi-conducteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Brevet FRA 1358813. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD grown InAs/GaAs quantum dots on GaAs and Ge/Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges, approche interdisciplinaire pour la contextualisation des évolutions paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD Epitaxy and Characterization of III-As and III-P Thin Layers on 300mm Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cipro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Moeyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, California, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges ( Jura) : un site inédit à l'interface des territoires symboliques du Paléolithique supérieur ancien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bereizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel Otte &amp; Foni Le Brun Ricalens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05382410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Vano Tsamo Tagougue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillerot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudurier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04777532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Afonso De Castro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Paret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04777521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsamo Tagougue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veillerot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04942890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nolot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04777496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalaglio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04862165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04624572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Letka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hijazi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mehdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mallet Dida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC57951.2023.10344099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raoul Plaussu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cavalaglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04627233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besancon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mehdi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930433" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haffner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baillin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02117209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mahjoub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guerfi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02330625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Goec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2019.8818994" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02330716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Touraton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954906v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abouzaid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeghouane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905730v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merhej" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mahjoub" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929226v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891345v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Papon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouzet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Periwal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891375v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eustache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cipro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01998244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Periwal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Periwal." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gorbenko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02067074v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNW.2014.7348570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02067075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foissac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Jean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955748v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955739v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944259v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcroix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955750v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390183v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mouloua" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Ilahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-21226-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385828v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsamo Tagougue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veillerot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martinez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thor&#233;ton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004489" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351110v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270597" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728254v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bilal Hachemi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108851" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04698462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Smiri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bernardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Deschanvres" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2024.112256" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216905v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0154468" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509895v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300528" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04222343v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101731" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03867566v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boubenia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefevre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legallais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac6287" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03867618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Make" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ram&#237;rez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cerulo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010263" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694297v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087684" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03867559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Martinez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac5c12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Eustache" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mahjoub" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerfi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abfbb5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917568v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c04112" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917600v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besancon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sanchez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab5ce5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03030507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10515" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917586v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2979254" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab99f6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900523" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051071v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Mahjoub" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Haffner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Aubin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.8b00099" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151193v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1d6e" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hauchecorne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.12.014" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948093v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700743" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858392v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiglid Moreno" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5019464" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948078v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947878v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947850v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.05.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954336v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891230v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwine Pargon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4975796" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881953v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Gorbenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merkulov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4944632" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881951v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949761" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851579v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972394" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882006v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouchane" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.01.005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGZ6W518-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053234v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945586" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881949v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sala&#252;n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.08.022" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9CKC4J1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881946v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hourani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2016.09.008" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNZGF74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991901v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409544" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTZ5TKB7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991885v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07503j" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489411v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunkov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O Dwyer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/3/035001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991879v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935943" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947669v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9507-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.04.107" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLDZFR02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848738v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870875" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991978v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869721v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867264" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869723v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300208" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K24TCRRZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991975v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011994" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950033v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489898v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886404" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991972v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Widiez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sollier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veytizou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06405.0035ecst" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000814v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000745v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolay Sibirev" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919191v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777301v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poti&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X1240011X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629270v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-163" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703713v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S David" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fernandez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Barrett" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386306v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Lim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nozaki" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00716-X" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BX5972H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393648v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berbezier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628406v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Arnaud D&#8217;avitaya" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mihalcescu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00233-0" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTK4KD9Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628590v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervoort" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Vial" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud D&#8217;avitaya" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361834" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628413v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221900119" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95FX5C7V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771971v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03780200v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahjoub" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hartmann" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905089v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340000v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martinet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moeyaert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897884v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489617v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897703v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bereizat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05382410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Vano Tsamo Tagougue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillerot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudurier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04777521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsamo Tagougue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veillerot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04942890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nolot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04777496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalaglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04862165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04777532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Afonso De Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Paret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04624572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Letka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hijazi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mehdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mallet Dida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC57951.2023.10344099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raoul Plaussu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cavalaglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04627233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besancon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mehdi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930433" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baillin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02117209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332962v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haffner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mahjoub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guerfi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02330625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Goec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2019.8818994" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02330716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Touraton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954906v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abouzaid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merhej" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeghouane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929247v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mahjoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Papon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouzet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Periwal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eustache" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960779v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cipro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01998244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Periwal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Periwal." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gorbenko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNW.2014.7348570" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02067074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02067075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489869v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foissac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Jean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955748v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955743v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944259v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919197v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919210v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcroix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390183v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mouloua" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Ilahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-21226-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385828v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsamo Tagougue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veillerot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martinez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thor&#233;ton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004489" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351110v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270597" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728254v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bilal Hachemi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108851" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04698462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Smiri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bernardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Deschanvres" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2024.112256" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300528" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216905v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0154468" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087684" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03867559v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac5c12" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04222343v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101731" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03867618v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Make" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ram&#237;rez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cerulo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010263" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03867566v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boubenia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefevre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legallais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac6287" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Eustache" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mahjoub" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerfi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abfbb5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917568v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c04112" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917600v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besancon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sanchez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab5ce5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03030507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10515" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917586v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2979254" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab99f6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900523" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051071v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Mahjoub" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Haffner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Aubin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.8b00099" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151193v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1d6e" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hauchecorne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.12.014" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947878v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948078v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947850v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.05.007" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954336v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.024" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948093v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700743" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858392v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiglid Moreno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5019464" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891230v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwine Pargon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4975796" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881953v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Gorbenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merkulov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4944632" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881951v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949761" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851579v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972394" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882006v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouchane" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.01.005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGZ6W518-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053234v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945586" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881949v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sala&#252;n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.08.022" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9CKC4J1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881946v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hourani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2016.09.008" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNZGF74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991901v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409544" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTZ5TKB7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991885v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07503j" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489411v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunkov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O Dwyer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/3/035001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991879v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935943" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947669v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9507-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.04.107" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLDZFR02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991978v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869721v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867264" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869723v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300208" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K24TCRRZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991975v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011994" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950033v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489898v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886404" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Widiez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sollier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veytizou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06405.0035ecst" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000814v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000745v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolay Sibirev" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848738v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870875" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919191v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777301v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poti&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X1240011X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629270v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-163" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703713v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S David" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fernandez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Barrett" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386306v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Lim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nozaki" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00716-X" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BX5972H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393648v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berbezier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628406v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Arnaud D&#8217;avitaya" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mihalcescu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00233-0" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTK4KD9Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628590v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervoort" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Vial" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud D&#8217;avitaya" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361834" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628413v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221900119" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95FX5C7V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771971v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03780200v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahjoub" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hartmann" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905089v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340000v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martinet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moeyaert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897884v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489617v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897703v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bereizat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>