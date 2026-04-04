--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1168,295 +1168,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the evolution of the temporal and geographic distribution of French Mycobacterium bovis genotypes using a high throughput SNP-targeted amplicon sequencing method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presence of Non-Tuberculous Mycobacteria Including Mycobacterium avium subsp. paratuberculosis Associated with Environmental Amoebae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Tambosco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+                <w:t xml:space="preserve">Vincent Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2023.105497⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13111781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200436v1</w:t>
+                <w:t xml:space="preserve">hal-04172313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of Non-Tuberculous Mycobacteria Including Mycobacterium avium subsp. paratuberculosis Associated with Environmental Amoebae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the evolution of the temporal and geographic distribution of French Mycobacterium bovis genotypes using a high throughput SNP-targeted amplicon sequencing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Tambosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rochard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), pp.1781. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.105497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani13111781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2023.105497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172313v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved DNA Amplification of the Hallmark IS 900 Element in Mycobacterium avium subsp. paratuberculosis : a Reexamination Based on Whole-Genome Sequence Analysis</w:t>
               </w:r>
@@ -2081,667 +2081,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of 142 Mycobacterium avium subsp. paratuberculosis strains isolated from naturally infected dairy cattle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decrease of IL-5 production by naive T cells cocultured with IL-18-producing BCG-pulsed dendritic cells from patients allergic to house dust mite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Branger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+                <w:t xml:space="preserve">Magdalena Kowalewicz-Kulbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Szpakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof T. Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek L. Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00697-21⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9030277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388033v1</w:t>
+                <w:t xml:space="preserve">hal-03190315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of IL-5 production by naive T cells cocultured with IL-18-producing BCG-pulsed dendritic cells from patients allergic to house dust mite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marek L. Kowalski</w:t>
+                <w:t xml:space="preserve">Draft genome sequences of 142 Mycobacterium avium subsp. paratuberculosis strains isolated from naturally infected dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slawomir Kosinski</w:t>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (3), 14 p. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (38), 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines9030277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mra.00697-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190315v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferon-γ Response of Mycobacterium avium subsp. paratuberculosis Infected Goats to Recombinant and Synthetic Mycobacterial Antigens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete Genome Sequence of a Type III Ovine Strain of Mycobacterium avium subsp. paratuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bannantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darrell Bayles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.645251⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01480-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200742v1</w:t>
+                <w:t xml:space="preserve">hal-03169057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Synthetic Lipopeptide Antigen for Specific Detection of Mycobacterium avium subsp. paratuberculosis Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+                <w:t xml:space="preserve">Interferon-γ Response of Mycobacterium avium subsp. paratuberculosis Infected Goats to Recombinant and Synthetic Mycobacterial Antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Liebler-Tenorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, 10 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.637841⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.645251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228018v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of a Type III Ovine Strain of Mycobacterium avium subsp. paratuberculosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Engineering Synthetic Lipopeptide Antigen for Specific Detection of Mycobacterium avium subsp. paratuberculosis Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Begg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (10), 3 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.01480-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.637841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169057v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie environnementale de M. Bovis : un obstacle écologique au contrôle et à l’éradication de la tuberculose bovine</w:t>
               </w:r>
@@ -2835,64 +2835,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Price-Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, 12 p. </w:t>
@@ -2982,51 +2982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (9), 16 p. </w:t>
@@ -3103,51 +3103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darrell O Bayles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3207,51 +3207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAC-INMV-SSR: a web application dedicated to genotyping members of Mycobacterium avium complex (MAC) including Mycobacterium avium subsp. paratuberculosis strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Supply</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3350,51 +3350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise H. Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peuchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3471,51 +3471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome sequencing confirms the coexistence of different colonizing Group B Streptococcus isolates underscored by CRISPR typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Beauruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3592,51 +3592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of Mycobacterium bovis Mb3601, a SB0120 spoligotype strain representative of a new clonal group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3955,51 +3955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,51 +4236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4477,64 +4477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuberculin skin test reaction is related to memory, but not naive CD4+ T cell responses to mycobacterial stimuli in BCG-vaccinated young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kowalewicz-Kulbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Szpakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4741,51 +4741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4970,51 +4970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome sequences of three mycobacterium bovis strains identified in cattle and wildlife in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5156,51 +5156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (6), 10 p. </w:t>
@@ -5372,51 +5372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Mycobacterium bovis Strain D-10-02315 Isolated from Wild Boar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,51 +5558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45, pp.165-169. </w:t>
@@ -5903,51 +5903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic Cell Activity Driven by Recombinant [i]Mycobacterium bovis[/i] BCG Producing Human IL-18, in Healthy BCG Vaccinated Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Szpakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6050,51 +6050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferon gamma response to Mycobacterium avium subsp. paratuberculosis specific lipopentapeptide antigen L5P in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6390,295 +6390,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00796280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific IgG Response against &amp;lt;em&amp;gt;Mycobacterium avium paratuberculosis&amp;lt;/em&amp;gt; in children and adults with Crohn's disease</w:t>
+                <w:t xml:space="preserve">Interaction of &amp;lt;em&amp;gt;Mycobacterium leprae&amp;lt;/em&amp;gt; with Human Airway Epithelial Cells: Adherence, Entry, Survival, and Identification of Potential Adhesins by Surface Proteome Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verdier</w:t>
+                <w:t xml:space="preserve">Carlos A. M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Déroche</w:t>
+                <w:t xml:space="preserve">Lia Danelishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Allez</w:t>
+                <w:t xml:space="preserve">Michael Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Loy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Biet</w:t>
+                <w:t xml:space="preserve">Márcia Berredo-Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bildfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062780⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81 (7), pp.2645-2659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.00147-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645232v1</w:t>
+                <w:t xml:space="preserve">hal-02651511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of &amp;lt;em&amp;gt;Mycobacterium leprae&amp;lt;/em&amp;gt; with Human Airway Epithelial Cells: Adherence, Entry, Survival, and Identification of Potential Adhesins by Surface Proteome Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific IgG Response against &amp;lt;em&amp;gt;Mycobacterium avium paratuberculosis&amp;lt;/em&amp;gt; in children and adults with Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Danelishvili</w:t>
+                <w:t xml:space="preserve">Julien Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mcnamara</w:t>
+                <w:t xml:space="preserve">Louis Déroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcia Berredo-Pinho</w:t>
+                <w:t xml:space="preserve">Matthieu Allez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bildfel</w:t>
+                <w:t xml:space="preserve">Caroline Loy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 81 (7), pp.2645-2659. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/iai.00147-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651511v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel feature of Mycobacterium avium subsp. paratuberculosis, highlighted by characterization of the heparin-binding hemagglutinin adhesin</w:t>
               </w:r>
@@ -8041,51 +8041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipopentapeptide induces a strong host humoral response and distinguishes Mycobacterium avium subsp. paratuberculosis from M. avium subsp. avium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8174,51 +8174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naive helper T cells from BCG-vaccinated volunteers produce IFN-gamma and IL-5 to mycobacterial antigen-pulsed dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kowalewicz-Kulbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8302,429 +8302,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New variable-number tandem-repeat markers for typing Mycobacterium avium subsp paratuberculosis and M-avium strains: Comparison with IS900 and IS1245 restriction fragment length polymorphism typing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomics of glycopeptidolipid biosynthesis in Mycobacterium abscessus and M-chelonae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrisitne Hubbans</w:t>
+                <w:t xml:space="preserve">Fabienne Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Overduin</w:t>
+                <w:t xml:space="preserve">Caroline Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Beretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00476-07⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.Inconnu. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667726v1</w:t>
+                <w:t xml:space="preserve">hal-02664360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-18 Does not Increase Allergic Airway Disease in Mice When Produced by BCG.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Pestel</w:t>
+                <w:t xml:space="preserve">New variable-number tandem-repeat markers for typing Mycobacterium avium subsp paratuberculosis and M-avium strains: Comparison with IS900 and IS1245 restriction fragment length polymorphism typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Grayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisitne Hubbans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Overduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2007/67276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (8), pp.2404-2410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00476-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00305279v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of glycopeptidolipid biosynthesis in Mycobacterium abscessus and M-chelonae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IL-18 Does not Increase Allergic Airway Disease in Mice When Produced by BCG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pasek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Laval</w:t>
+                <w:t xml:space="preserve">Latiffa Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Beretti</w:t>
+                <w:t xml:space="preserve">Philippe Marquillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Pestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8, pp.Inconnu. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.67276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2007/67276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664360v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00305279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium smegmatis produces an HBHA homologue which is not involved in epithelial adherence</w:t>
               </w:r>
@@ -9388,277 +9388,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular insights into amoeba-Mycobacterium avium subsp. paratuberculosis interactions</w:t>
+                <w:t xml:space="preserve">Mesocosm-based evidence of free-living amoebae (FLA) as environmental reservoirs enhancing Mycobacterium avium subsp. paratuberculosis (Map) persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Jessu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Paratuberculosis</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Paratuberculosis (ICP 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Friedrich-Loeffler-Institut, Jun 2026, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536983v1</w:t>
+                <w:t xml:space="preserve">hal-05536969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosm-based evidence of free-living amoebae (FLA) as environmental reservoirs enhancing Mycobacterium avium subsp. paratuberculosis (Map) persistence</w:t>
+                <w:t xml:space="preserve">Deciphering the molecular insights into amoeba-Mycobacterium avium subsp. paratuberculosis interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jessu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Paratuberculosis (ICP 2026)</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Paratuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Friedrich-Loeffler-Institut, Jun 2026, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536969v1</w:t>
+                <w:t xml:space="preserve">hal-05536983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of free-living amoebae in the environmental persistence of pathogenic mycobacteria: a mesocosm-based approach</w:t>
               </w:r>
@@ -9907,51 +9907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined genomic, machine learning and biochemical approaches for the characterization of lipopeptides from Mycobacterium avium subsp. paratuberculosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bannantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10028,64 +10028,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Price-Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Association for Paratuberculous - ICP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Dublin, Jun 2022, Dublin, Ireland</w:t>
@@ -10291,51 +10291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP 2022 15th International Association for Paratuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Dublin, Jun 2022, Dublin, Ireland</w:t>
@@ -10552,234 +10552,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amibes libres, un réservoir environnemental pour les mycobactéries non tuberculeuses ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Robino</w:t>
+                <w:t xml:space="preserve">« Paratuberculose » Projet PICSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">les journées 3R : Rencontres - Recherches - Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE et l’Institut de l’élevage, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733536v1</w:t>
+                <w:t xml:space="preserve">hal-04203394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Paratuberculose » Projet PICSAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Biet</w:t>
+                <w:t xml:space="preserve">Les amibes libres, un réservoir environnemental pour les mycobactéries non tuberculeuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">les journées 3R : Rencontres - Recherches - Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE et l’Institut de l’élevage, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203394v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuberculose bovine en France : son évolution décryptée par l’analyse génomique des souches de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -10841,221 +10841,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-living amoebae as an environmental host for &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le groupe Bioinfo de l'Unité ISP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Colloquium on Paratuberculosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Paratuberculosis. INT., Jun 2018, Riviera Maya, Mexico</w:t>
+              <w:t xml:space="preserve">Animation Topic 3 : Vision intégrée du processus infectieux. Microbiotes et évolution des pathogènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733605v1</w:t>
+                <w:t xml:space="preserve">hal-02791579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe Bioinfo de l'Unité ISP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Free-living amoebae as an environmental host for &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation Topic 3 : Vision intégrée du processus infectieux. Microbiotes et évolution des pathogènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">14. International Colloquium on Paratuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Paratuberculosis. INT., Jun 2018, Riviera Maya, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791579v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et gérer la tuberculose bovine : de l'étude génomique des souches de M.bovis circulant en France à la surveillance participative dans la faune sauvage</w:t>
               </w:r>
@@ -11175,51 +11175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. NTM European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Jun 2018, Montigny-le-Bretonneux, France</w:t>
@@ -11287,51 +11287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12031,359 +12031,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome association analysis of resistance / susceptibility to paratuberculosis in French Holstein and Normande cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelien A. Capitan</w:t>
+                <w:t xml:space="preserve">Cell Wall lipopeptides of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt;: New insights from genomics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Bannantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Daffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Paratuberculosis. INT., Jun 2016, Nantes, France. 159 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742839v1</w:t>
+                <w:t xml:space="preserve">hal-02744375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Wall lipopeptides of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt;: New insights from genomics analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Daffé</w:t>
+                <w:t xml:space="preserve">Whole genome association analysis of resistance / susceptibility to paratuberculosis in French Holstein and Normande cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien A. Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Paratuberculosis. INT., Jun 2016, Nantes, France. 159 p</w:t>
+              <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744375v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amibes libres, un réservoir environnemental de &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; ssp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
@@ -12546,51 +12546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature of adhesins expressed in &amp;lt;em&amp;gt;Mycobacterium intracellulare&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12652,277 +12652,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography and molecular diversity of &amp;lt;em&amp;gt;Mycobacterium bovi&amp;lt;/em&amp;gt;s strains isolated in France from 1978 to 2011</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of phylogenetic relationships between strains of mycobacterium avium subspecies paratuberculosis using genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Hénault</w:t>
+                <w:t xml:space="preserve">Josephine Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Mcluckie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International M.bovis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Cattle Veterinary Association., Jun 2014, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">12. International Colloquium on Paratuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parme, Italy. 234 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796190v1</w:t>
+                <w:t xml:space="preserve">hal-02741778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of phylogenetic relationships between strains of mycobacterium avium subspecies paratuberculosis using genome sequencing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Thibault</w:t>
+                <w:t xml:space="preserve">Demography and molecular diversity of &amp;lt;em&amp;gt;Mycobacterium bovi&amp;lt;/em&amp;gt;s strains isolated in France from 1978 to 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel de Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sevilla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joyce Mcluckie</w:t>
+                <w:t xml:space="preserve">Sylvie Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Colloquium on Paratuberculosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Parme, Italy. 234 p</w:t>
+              <w:t xml:space="preserve">6. International M.bovis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Cattle Veterinary Association., Jun 2014, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741778v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des souches de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; isolées en France en élevage et dans la faune sauvage grâce aux techniques d’identification moléculaire</w:t>
               </w:r>
@@ -12960,51 +12960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNEE AEEMA-RFSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA). FRA., Mar 2014, France</w:t>
@@ -13085,51 +13085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Day 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nouzilly, France</w:t>
@@ -13152,277 +13152,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of subspecies &amp;lt;em&amp;gt;Mycobacterium avium paratuberculosis&amp;lt;/em&amp;gt; from genotype to phenotype</w:t>
+                <w:t xml:space="preserve">Adherence phenotype of HBHA produced by &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; type C and S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Colloquium on Paratuberculosis (ICP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Paratuberculosis. INT., Feb 2012, Sydney, Australia. 438 p</w:t>
+              <w:t xml:space="preserve">PhD Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Sep 2012, Nouzilly, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748783v1</w:t>
+                <w:t xml:space="preserve">hal-02805944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence phenotype of HBHA produced by &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; type C and S</w:t>
+                <w:t xml:space="preserve">Heterogeneity of subspecies &amp;lt;em&amp;gt;Mycobacterium avium paratuberculosis&amp;lt;/em&amp;gt; from genotype to phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Gilbert</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Sep 2012, Nouzilly, France. 1 page</w:t>
+              <w:t xml:space="preserve">11. International Colloquium on Paratuberculosis (ICP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Paratuberculosis. INT., Feb 2012, Sydney, Australia. 438 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805944v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipopentapeptide biosynthesis in &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt;: a key antigen for a specific diagnosis</w:t>
               </w:r>
@@ -14178,471 +14178,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a relationship between BCG-driven reactivity to tuberculin and some M bovis BCG induced dendritic cell functions, session Poster &amp;quot;Dendritic cell functions and interactions</w:t>
+                <w:t xml:space="preserve">Characterisation of the Mycobacterium avium subsp. paratuberculosis laminin-binding protein (LBP) which reacts with sera from patients with Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kowalewicz-Kulbat</w:t>
+                <w:t xml:space="preserve">Nathalie Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Druszczynska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Duez</w:t>
+                <w:t xml:space="preserve">C. Johanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Congress of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres des microbiologistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751964v1</w:t>
+                <w:t xml:space="preserve">hal-02753121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the Mycobacterium avium subsp. paratuberculosis laminin-binding protein (LBP) which reacts with sera from patients with Crohn's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Mycobacterium avium subsp paratuberculosis laminin-binding protein (LBP) which reacts with sera from patients with Crohn's disease, session 2 : Interactions des microorganismes avec leur hôte ou/et le milieu physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Grayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bouvery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Johanet</w:t>
+                <w:t xml:space="preserve">C Johanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres des microbiologistes de l'INRA</w:t>
+              <w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753121v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhésines de M avium ssp paratuberculosis impliquées dans l'interaction avec les protéoglycanes de la cellule hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFR 136 "Virulence et résistance" Placticité génomique - mécanismes d'infection des cellules eucaryotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Mycobacterium avium subsp paratuberculosis laminin-binding protein (LBP) which reacts with sera from patients with Crohn's disease, session 2 : Interactions des microorganismes avec leur hôte ou/et le milieu physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bouvery</w:t>
+                <w:t xml:space="preserve">Evidence of a relationship between BCG-driven reactivity to tuberculin and some M bovis BCG induced dendritic cell functions, session Poster &amp;quot;Dendritic cell functions and interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kowalewicz-Kulbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maggy Grayon</w:t>
+                <w:t xml:space="preserve">M Druszczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Johanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Raze</w:t>
+                <w:t xml:space="preserve">C Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dourdan, France</w:t>
+              <w:t xml:space="preserve">16th European Congress of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752152v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of BCG on chemokine production by Derp 1-treated dendritic cells from allergic patients and healthy donors</w:t>
               </w:r>
@@ -15767,273 +15767,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic typing of Mycobacterium avium subsp. paratuberculosis strains isolated from 14 cows shedding high levels of MAP in the Provinces of Quebec and Ontario Herds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+                <w:t xml:space="preserve">Occurrence of IS6110 copies in genomes of field strains of Mycobacterium bovis revealed high disparity among genetic family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciriac Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria‐laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Association for Paratuberculous - ICP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dublin, Ireland. </w:t>
+              <w:t xml:space="preserve">7th International conference on Mycobacterium bovis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203681v1</w:t>
+                <w:t xml:space="preserve">anses-03947254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of IS6110 copies in genomes of field strains of Mycobacterium bovis revealed high disparity among genetic family</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Conde</w:t>
+                <w:t xml:space="preserve">Genetic typing of Mycobacterium avium subsp. paratuberculosis strains isolated from 14 cows shedding high levels of MAP in the Provinces of Quebec and Ontario Herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kapil Tahlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Mycobacterium bovis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">15th International Association for Paratuberculous - ICP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03947254v1</w:t>
+                <w:t xml:space="preserve">hal-04203681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New reference genomes of Mycobacterium bovis adapted to French genotype diversity</w:t>
               </w:r>
@@ -16263,260 +16263,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03947216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Genome Analysis of Mycobacterium avium subsp. paratuberculosis IS900 distribution reveals strain type-specific modalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marian Price-Carter</w:t>
+                <w:t xml:space="preserve">A SNP-MLST Method to Decipher the Genetic Diversity of French Mycobacterium bovis Strains of Animal Origin CONTEXTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Association for Paratuberculous - ICP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dublin, Ireland. </w:t>
+              <w:t xml:space="preserve">7th International conference on Mycobacterium bovis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Galway (National University of Ireland - Galway), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203656v1</w:t>
+                <w:t xml:space="preserve">anses-03947502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SNP-MLST Method to Decipher the Genetic Diversity of French Mycobacterium bovis Strains of Animal Origin CONTEXTE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+                <w:t xml:space="preserve">Whole-Genome Analysis of Mycobacterium avium subsp. paratuberculosis IS900 distribution reveals strain type-specific modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Price-Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Mycobacterium bovis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Galway (National University of Ireland - Galway), Ireland</w:t>
+              <w:t xml:space="preserve">15th International Association for Paratuberculous - ICP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03947502v1</w:t>
+                <w:t xml:space="preserve">hal-04203656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic features of Mycobacterium avium subsp. paratuberculosis strains circulating in the West of France deciphered by Whole-Genome Sequencing</w:t>
               </w:r>
@@ -16653,51 +16653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16791,64 +16791,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Price-Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès national de la SFM - Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , OM-P05</w:t>
@@ -17015,77 +17015,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-Genome Sequencing of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt;: application for in silico IS900-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17412,51 +17412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17524,51 +17524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17742,277 +17742,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquençage et analyse du génome complet de la souche de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; emblématique des cas de tuberculose bovine contemporaine en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Krystel de Cruz</w:t>
+                <w:t xml:space="preserve">Bovine neutrophils characterization and interactions with &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Vinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734837v1</w:t>
+                <w:t xml:space="preserve">hal-02737322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine neutrophils characterization and interactions with &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">María Laura Boschiroli</w:t>
+                <w:t xml:space="preserve">Séquençage et analyse du génome complet de la souche de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; emblématique des cas de tuberculose bovine contemporaine en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737322v1</w:t>
+                <w:t xml:space="preserve">hal-02734837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall lipopeptides of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt;: new insights from genomics analysis</w:t>
               </w:r>
@@ -18261,51 +18261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique des souches françaises de&amp;lt;em&amp;gt; M. bovis&amp;lt;/em&amp;gt; d’origine animale: contribution du WGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18617,342 +18617,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine innate immunity against Mycobacterium bovis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cell wall lipopeptides of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt;: new insights from genomics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Bannantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Daffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740245v1</w:t>
+                <w:t xml:space="preserve">hal-02743652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall lipopeptides of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt;: new insights from genomics analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bovine innate immunity against Mycobacterium bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743652v1</w:t>
+                <w:t xml:space="preserve">hal-02740245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential and limitations of use of the &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp.&amp;lt;em&amp;gt; paratuberculosis&amp;lt;/em&amp;gt; specific antigen L5P and its variants produced by chemical synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Begg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 159 p., 2016</w:t>
@@ -18975,221 +18975,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC-INMV-plus : a web application dedicated to genotyping of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; strains and other MAC members</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell wall Lipids of Mycobacterium avium ssp. paratuberculosis : New insights from genomics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 82 p., 2016</w:t>
+              <w:t xml:space="preserve">VIII Meeting of the Latin-American Society for Tuberculosis and other Mycobacteriosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rosario, Argentina. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740412v1</w:t>
+                <w:t xml:space="preserve">hal-01594785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall Lipids of Mycobacterium avium ssp. paratuberculosis : New insights from genomics analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MAC-INMV-plus : a web application dedicated to genotyping of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; strains and other MAC members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinand Sreevatsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Meeting of the Latin-American Society for Tuberculosis and other Mycobacteriosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rosario, Argentina. 2016</w:t>
+              <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 82 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594785v1</w:t>
+                <w:t xml:space="preserve">hal-02740412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EV0142 From whole genome sequencing data toward a simple genotyping tool: application to the animal pathogen &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -19214,51 +19214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19313,51 +19313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracteristiques des adhesines hbha et lbp exprimees chez mycobacterium intracellulare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19438,51 +19438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell mediated immune response to L5P in longitudinal study of heifers from naturally&amp;lt;em&amp;gt; Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; infected herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19589,51 +19589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19688,51 +19688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological longitudinal study of synthetic antigen L5P response in bovine herds naturally exposed to &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19794,575 +19794,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate phylogenetic relationships between mains French &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; genotype based on whole genome sequencing and single nucleotide polymorphism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Branger</w:t>
+                <w:t xml:space="preserve">Non-Tuberculous Mycobacterial infections of veterinary relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conférence du MycoClub</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marseille, France. 2015</w:t>
+              <w:t xml:space="preserve">European Symposium on Non-tuberculous Mycobacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Borstel, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796167v1</w:t>
+                <w:t xml:space="preserve">hal-02742444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Tuberculous Mycobacterial infections of veterinary relevance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate phylogenetic relationships between mains French &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; genotype based on whole genome sequencing and single nucleotide polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Non-tuberculous Mycobacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Borstel, Germany. 2015</w:t>
+              <w:t xml:space="preserve">4. Conférence du MycoClub</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marseille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742444v1</w:t>
+                <w:t xml:space="preserve">hal-02796167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First genomic data of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; strains isolated from animals in France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Mycobacterial Adhesins Heparin-Binding Hemagglutinin (HBHA) and Laminin-Binding Protein (LBP) are involved in Mycobacterium avium subsp. paratuberculosis attachment to epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Vidal Pessolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO conference on microbiology after the genomics revolution: Genomes 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. , 2014</w:t>
+              <w:t xml:space="preserve">12. International Colloquium on Paratuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parme, Italy. 234 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796247v1</w:t>
+                <w:t xml:space="preserve">hal-02741538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L5P: news development for specific sero-diagnosis of Mycobacterium avium subsp. paratuberculosis infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First genomic data of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; strains isolated from animals in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Colloquium on Paratuberculosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Parme, Italy. 234 p., 2014</w:t>
+              <w:t xml:space="preserve">EMBO conference on microbiology after the genomics revolution: Genomes 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741917v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mycobacterial Adhesins Heparin-Binding Hemagglutinin (HBHA) and Laminin-Binding Protein (LBP) are involved in Mycobacterium avium subsp. paratuberculosis attachment to epithelial cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+                <w:t xml:space="preserve">L5P: news development for specific sero-diagnosis of Mycobacterium avium subsp. paratuberculosis infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bodier</w:t>
+                <w:t xml:space="preserve">M. Govaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Vidal Pessolani</w:t>
+                <w:t xml:space="preserve">R. Whittington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Colloquium on Paratuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Parme, Italy. 234 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741538v1</w:t>
+                <w:t xml:space="preserve">hal-02741917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile d'expression d'adhésines chez&amp;lt;em&amp;gt; Mycobacterium intracellulare&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -20486,51 +20486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A web tool for analysis the genotyping of mycobacterium avium subsp. paratuberculosis strains and other mac members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20771,51 +20771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International M.bovis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cardiff, United Kingdom. 2014</w:t>
@@ -20838,398 +20838,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and intra-subtype genotypic differences that differentiative&amp;lt;em&amp;gt; Mycobacterium avium&amp;lt;/em&amp;gt; subspecies &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of IL-18 in dendritic cell interactions with &amp;lt;em&amp;gt;M. bovis&amp;lt;/em&amp;gt; Bacille Calmette-Guérin (BCG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Szpakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kowalewicz-Kulbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Pestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieslawa Rudnicka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">3. Workshop on Microbiology in Health and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lodz, Poland. , Postepy Mikrobiologii, 52(Suppl.1), 128 p., 2013, MIKROBIOT 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748382v1</w:t>
+                <w:t xml:space="preserve">hal-02750120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of IL-18 in dendritic cell interactions with &amp;lt;em&amp;gt;M. bovis&amp;lt;/em&amp;gt; Bacille Calmette-Guérin (BCG)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Division of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subspecies &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; into two lineages revealed by the characterization of the adhesin HBHA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Workshop on Microbiology in Health and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lodz, Poland. , Postepy Mikrobiologii, 52(Suppl.1), 128 p., 2013, MIKROBIOT 2013</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750120v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Division of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subspecies &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; into two lineages revealed by the characterization of the adhesin HBHA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter- and intra-subtype genotypic differences that differentiative&amp;lt;em&amp;gt; Mycobacterium avium&amp;lt;/em&amp;gt; subspecies &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker A. Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseba M. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748117v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subspecies &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; into two lineages revealed by the characterization of the adhesin HBHA</w:t>
               </w:r>
@@ -21465,103 +21465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacetria stimulated dendritic cells induce preferentially the interleukin-10 production by memory T cells from allergic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kowalewicz-Kulbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Kapłonek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Szpakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Kosiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek L. Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Workshop on Microbiology in Health and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lodz, Poland. , Postepy Mikrobiologii, 52(Suppl.1), 128 p., 2013, MIKROBIOT 2013</w:t>
@@ -21642,51 +21642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Workshop on Microbiology in Health and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lodz, Poland. , Postepy Mikrobiologii, 52(Suppl.1), 128 p., 2013, Postepy Mikrobiologii</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21888,51 +21888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridabano Nato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées des microbiologistes de l'INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 206 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22759,51 +22759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence B. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23009,51 +23009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cc Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23371,64 +23371,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24004,51 +24004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigenic tripeptides derived from Mycobacterium avium subsp. paratuberculosis S-Type strains, derivatives and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24105,51 +24105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24349,51 +24349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David Leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cortes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertus Viljoen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58455-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jessu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05078870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Bannantine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Etienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon C Duffy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Colombatti Olivieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel A Behr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00508-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Conde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona A Mcintoch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01207-23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriac Charles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Michelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11010177" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Byrne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ollier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Tahlan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bissonnette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1043598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1324985" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tambosco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2023.105497" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rochard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13111781" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bannantine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Stabel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell Bayles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01682-22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matth&#233;o Alcaraz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharvi Sharma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roquet-Ban&#232;res" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114531" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889587v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03392-22" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.891902" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.620094" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388033v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00697-21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kowalewicz-Kulbat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szpakowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof T. Krawczyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek L. Kowalski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kosinski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030277" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike K&#246;hler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Liebler-Tenorio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hughes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Stevenson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Bakker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.645251" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228018v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Begg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.637841" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01480-20" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244285v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cond&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Price-Carter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.660002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03391519v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Hosseiniporgham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bannantine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9090997" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell O Bayles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01701" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347088v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinand Sreevatsan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H. Lefrancois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081154" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beauruelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pastuszka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01359-19" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104309" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172610v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622745v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120687" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Navarro-Gonzalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanquefort" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafosse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15897" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00955" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roupie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alonso-Velasco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah van Der Heyden" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Duytschaever" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2017.12.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9STNDBM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kaplonek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.05.068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408056284073337E12" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laval" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith R. Stabel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13717" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605160v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00410-17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337301v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Niegowska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novella Rapini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Piccinini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157962" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275148v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine M Bryant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie C Thibault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G E Smith" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Mcluckie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Heron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2234-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594496v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01268-16" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595184v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel de Cruz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.08.038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courcoul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124338v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Paszkiewicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslawa Rudnicka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/359153" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188322v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lamoureux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2015.07.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2014.08.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796280v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefrancois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-55" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645232v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D&#233;roche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062780" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651511v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. M. Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Danelishvili" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcnamara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Berredo-Pinho" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bildfel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00147-13" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raze" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00671-13" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645287v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Alves Dias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Soares de Lima" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela de Melo Marques" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-02762012000900025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00777139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Sevilla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Garrido" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-264" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebrun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fritzinger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649084v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pujol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2011.02.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B01HD2LD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649352v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Bach" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hin Hin Ko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran A. Raizman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodgoun Attarian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00365521.2010.513061" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644750v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gendt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-010-1523-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CW0KBVQD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650990v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salgado" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Collins" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salazar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kruze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#246;lske" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-10" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vc Thibault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Karoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Cruz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01869-09" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660189v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thibault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grayon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Boschiroli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Allix-B&#233;guec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01349-08" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667485v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.10.059" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT4CM2FL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665110v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kazmierczak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Donevski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pestel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10042-008-0023-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitne Hubbans" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Overduin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00476-07" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00305279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latiffa Amniai" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquillies" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/67276" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664360v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ripoll" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deshayes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasek" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Beretti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-114" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667947v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Kopp Xavier da Silveira" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Brennan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.11.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M29FS894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681939v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kremer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marquillies" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amniai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2005.00826.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902970v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boschiroli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thorel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671361v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wolowczuk" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delacre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929469v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cenatiempo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berjeaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fremaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:19961-215" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536983v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardouin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536969v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203794v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210353v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203719v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203704v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203731v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Slavin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203750v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203516v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733536v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203394v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737871v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733605v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791579v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203449v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;laura Boschiroli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738389v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735589v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735909v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736323v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203317v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790408v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743619v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viart" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tholoniat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738971v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johansen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Silva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Plain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Begg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742839v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davergne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. Capitan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744375v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800718v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603478v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740473v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796190v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;nault" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741778v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sevilla" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742006v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740355v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748783v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805944v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804179v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746479v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lombard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809199v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746911v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecher" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raze" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754846v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755584v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radomski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thibault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karoui" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Cruz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817966v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Boschiroli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hubbans" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Overduin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751964v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kowalewicz-Kulbat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Druszczynska" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ratajczak" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753121v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouvery" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johanet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750599v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752152v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bodier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Johanet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829776v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kowalcwicz-Kulbat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pestel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rudincka" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827974v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thibault" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828746v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825996v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Drobecq" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raze" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242616v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267633v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242585v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242565v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil P J Price" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210385v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203681v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947254v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947361v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947216v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203656v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947502v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212363v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473049v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473090v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400509v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737025v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935282v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738077v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735417v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737780v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737457v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vinais" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734837v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737322v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734192v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603143v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara van Der Heyden" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734618v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734098v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737456v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740245v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743652v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742847v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740412v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594785v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742301v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604853v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740203v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ganneau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740392v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801047v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796167v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742444v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796247v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741917v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Govaerts" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Whittington" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741538v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Silva" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Vidal Pessolani" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798269v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Haguenoer" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743915v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743993v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800733v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748382v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker A. Sevilla" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba M. Garrido" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750120v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748117v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808490v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749066v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748999v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kap&#322;onek" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Kosi&#324;ski" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191440v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804877v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peuchant" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749475v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridabano Nato" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746906v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748412v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Decruz" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747445v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowalewicz-Kulbat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Staszek" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szpakowski" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kosinski" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Kowalski" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/220853.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749370v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804875v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haguenoer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746354v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810180v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818264v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bay" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Euphrasie" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816424v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cc Bodier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rosso" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815015v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cv Thibault" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Willery" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allix" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817961v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815183v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815679v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma de Melo Marques" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kopp" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X da Silveira" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814405v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825529v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811103v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246433v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603972v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David Leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cortes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertus Viljoen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58455-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jessu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05078870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Bannantine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Etienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon C Duffy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Colombatti Olivieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel A Behr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00508-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Conde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona A Mcintoch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01207-23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriac Charles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Michelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11010177" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Byrne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ollier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Tahlan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bissonnette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1043598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1324985" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13111781" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tambosco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2023.105497" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bannantine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Stabel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell Bayles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01682-22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matth&#233;o Alcaraz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharvi Sharma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roquet-Ban&#232;res" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114531" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889587v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03392-22" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.891902" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.620094" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kowalewicz-Kulbat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szpakowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof T. Krawczyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek L. Kowalski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kosinski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030277" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00697-21" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01480-20" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike K&#246;hler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Liebler-Tenorio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hughes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Stevenson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Bakker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.645251" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Begg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.637841" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244285v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cond&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Price-Carter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.660002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03391519v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Hosseiniporgham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bannantine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9090997" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell O Bayles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01701" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347088v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinand Sreevatsan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H. Lefrancois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081154" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beauruelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pastuszka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01359-19" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104309" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172610v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622745v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120687" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Navarro-Gonzalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanquefort" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafosse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15897" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00955" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roupie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alonso-Velasco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah van Der Heyden" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Duytschaever" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2017.12.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9STNDBM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kaplonek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.05.068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408056284073337E12" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laval" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith R. Stabel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13717" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605160v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00410-17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337301v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Niegowska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novella Rapini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Piccinini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157962" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275148v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine M Bryant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie C Thibault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G E Smith" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Mcluckie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Heron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2234-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594496v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01268-16" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595184v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel de Cruz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.08.038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courcoul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124338v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Paszkiewicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslawa Rudnicka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/359153" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188322v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lamoureux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2015.07.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2014.08.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796280v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefrancois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-55" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651511v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. M. Silva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Danelishvili" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcnamara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Berredo-Pinho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bildfel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00147-13" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645232v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D&#233;roche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062780" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raze" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00671-13" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645287v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Alves Dias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Soares de Lima" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela de Melo Marques" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-02762012000900025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00777139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Sevilla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Garrido" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-264" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebrun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fritzinger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649084v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pujol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2011.02.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B01HD2LD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649352v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Bach" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hin Hin Ko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran A. Raizman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodgoun Attarian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00365521.2010.513061" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644750v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gendt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-010-1523-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CW0KBVQD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650990v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salgado" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Collins" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salazar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kruze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#246;lske" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-10" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vc Thibault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Karoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Cruz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01869-09" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660189v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thibault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grayon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Boschiroli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Allix-B&#233;guec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01349-08" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667485v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.10.059" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT4CM2FL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665110v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kazmierczak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Donevski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pestel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10042-008-0023-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664360v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ripoll" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deshayes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Beretti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-114" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667726v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitne Hubbans" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Overduin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00476-07" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00305279v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latiffa Amniai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquillies" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/67276" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667947v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Kopp Xavier da Silveira" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Brennan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.11.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M29FS894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681939v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kremer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marquillies" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amniai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2005.00826.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902970v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boschiroli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thorel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671361v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wolowczuk" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delacre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929469v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cenatiempo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berjeaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fremaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:19961-215" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536969v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardouin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536983v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203794v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210353v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203719v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203704v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203731v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Slavin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203750v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203516v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203394v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733536v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737871v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791579v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733605v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203449v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;laura Boschiroli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738389v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735589v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735909v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736323v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203317v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790408v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743619v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viart" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tholoniat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738971v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johansen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Silva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Plain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Begg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744375v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742839v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davergne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. Capitan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800718v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603478v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740473v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741778v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sevilla" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796190v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;nault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742006v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740355v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805944v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748783v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804179v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746479v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lombard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809199v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746911v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecher" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raze" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754846v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755584v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radomski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thibault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karoui" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Cruz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817966v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Boschiroli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hubbans" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Overduin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753121v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouvery" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johanet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752152v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bodier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Johanet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750599v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751964v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kowalewicz-Kulbat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Druszczynska" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ratajczak" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829776v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kowalcwicz-Kulbat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pestel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rudincka" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827974v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thibault" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828746v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825996v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Drobecq" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raze" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242616v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267633v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242585v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242565v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil P J Price" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210385v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947254v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203681v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947361v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947216v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947502v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203656v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212363v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473049v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473090v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400509v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737025v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935282v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738077v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735417v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737780v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737457v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vinais" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737322v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734837v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734192v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603143v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara van Der Heyden" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734618v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734098v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737456v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743652v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740245v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742847v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594785v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740412v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742301v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604853v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740203v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ganneau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740392v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801047v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742444v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796167v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741538v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Silva" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Vidal Pessolani" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796247v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741917v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Govaerts" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Whittington" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798269v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Haguenoer" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743915v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743993v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800733v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750120v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748117v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748382v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker A. Sevilla" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba M. Garrido" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808490v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749066v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748999v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kap&#322;onek" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Kosi&#324;ski" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191440v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804877v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peuchant" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749475v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridabano Nato" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746906v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748412v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Decruz" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747445v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowalewicz-Kulbat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Staszek" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szpakowski" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kosinski" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Kowalski" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/220853.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749370v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804875v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haguenoer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746354v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810180v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818264v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bay" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Euphrasie" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816424v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cc Bodier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rosso" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815015v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cv Thibault" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Willery" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allix" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817961v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815183v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815679v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma de Melo Marques" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kopp" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X da Silveira" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814405v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825529v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811103v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246433v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603972v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>