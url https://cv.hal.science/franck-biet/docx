--- v1 (2026-04-04)
+++ v2 (2026-05-15)
@@ -66,865 +66,865 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glycosylated lipooctapeptide promotes uptake and growth of Mycobacterium abscessus in the host</w:t>
+                <w:t xml:space="preserve">Complete genome sequence of a multi-drug-resistant Mycobacterium avium subspecies hominissuis isolated from a patient with lung infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis David Leclercq</w:t>
+                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+                <w:t xml:space="preserve">Claire Hamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Daher</w:t>
+                <w:t xml:space="preserve">Françoise Roquet-Banères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Cortes</w:t>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertus Viljoen</w:t>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.3326. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (4), pp.e0001426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58455-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mra.00014-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034871v1</w:t>
+                <w:t xml:space="preserve">hal-05596893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive environmental survey of free-living amoebae and their elusive association with Mycobacterium bovis or Mycobacterium avium subsp. paratuberculosis</w:t>
+                <w:t xml:space="preserve">A glycosylated lipooctapeptide promotes uptake and growth of Mycobacterium abscessus in the host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Jessu</w:t>
+                <w:t xml:space="preserve">Louis David Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Burtin</w:t>
+                <w:t xml:space="preserve">Wassim Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
+                <w:t xml:space="preserve">Mélanie Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Bertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101 (1), pp.fiae164. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiae164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58455-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891776v1</w:t>
+                <w:t xml:space="preserve">hal-05034871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome mining and chemistry-driven discovery of a cell wall lipopeptide signature for Mycobacterium avium ssp. paratuberculosis ancestral lineage</w:t>
+                <w:t xml:space="preserve">Extensive environmental survey of free-living amoebae and their elusive association with Mycobacterium bovis or Mycobacterium avium subsp. paratuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John P Bannantine</w:t>
+                <w:t xml:space="preserve">Amélie Jessu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Etienne</w:t>
+                <w:t xml:space="preserve">Mélanie Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lemassu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (6), pp.1635-1647. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (1), pp.fiae164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiae164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05078870v1</w:t>
+                <w:t xml:space="preserve">hal-04891776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and chemical control of tuberculostearic acid production in Mycobacterium avium subspecies paratuberculosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Genome mining and chemistry-driven discovery of a cell wall lipopeptide signature for Mycobacterium avium ssp. paratuberculosis ancestral lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María A Colombatti Olivieri</w:t>
+                <w:t xml:space="preserve">Gilles Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel A Behr</w:t>
+                <w:t xml:space="preserve">Anne Lemassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Biet</w:t>
+                <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (5), pp.e0050824. </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), pp.1635-1647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00508-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576447v1</w:t>
+                <w:t xml:space="preserve">pasteur-05078870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of an ovine ancestral strain of Mycobacterium avium subspecies paratuberculosis 6756</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Genetic and chemical control of tuberculostearic acid production in Mycobacterium avium subspecies paratuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P Bannantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon C Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A Colombatti Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel A Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcel A Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.01207-23⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.e0050824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00508-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523445v1</w:t>
+                <w:t xml:space="preserve">hal-04576447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of Mycobacterium bovis Complete Genomes Belonging to 5 Different Lineages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Complete genome sequence of an ovine ancestral strain of Mycobacterium avium subspecies paratuberculosis 6756</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+                <w:t xml:space="preserve">Fiona A Mcintoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel A Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.177. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (4), pp.e0120723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11010177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mra.01207-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952825v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic epidemiology of Mycobacterium avium subsp. paratuberculosis isolates from Canadian dairy herds provides evidence for multiple infection events</w:t>
               </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kapil Tahlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1034,8343 +1034,8477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Rosculus vilicus sp. nov., a rhizarian amoeba interacting with Mycobacterium avium subsp. paratuberculosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Features of Mycobacterium bovis Complete Genomes Belonging to 5 Different Lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Biet</w:t>
+                <w:t xml:space="preserve">Ciriac Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+                <w:t xml:space="preserve">Fabien Vorimore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1324985⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11010177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411548v1</w:t>
+                <w:t xml:space="preserve">hal-03952825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of Non-Tuberculous Mycobacteria Including Mycobacterium avium subsp. paratuberculosis Associated with Environmental Amoebae</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization of Rosculus vilicus sp. nov., a rhizarian amoeba interacting with Mycobacterium avium subsp. paratuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jessu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13111781⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1324985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1324985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172313v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the evolution of the temporal and geographic distribution of French Mycobacterium bovis genotypes using a high throughput SNP-targeted amplicon sequencing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Tambosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 114, pp.105497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2023.105497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved DNA Amplification of the Hallmark IS 900 Element in Mycobacterium avium subsp. paratuberculosis : a Reexamination Based on Whole-Genome Sequence Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presence of Non-Tuberculous Mycobacteria Including Mycobacterium avium subsp. paratuberculosis Associated with Environmental Amoebae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darrell Bayles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (2), pp.e0168222. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.01682-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani13111781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003630v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing quinoline-isoniazid hybrids as potent anti-tubercular agents inhibiting mycolic acid biosynthesis</w:t>
+                <w:t xml:space="preserve">Improved DNA Amplification of the Hallmark IS 900 Element in Mycobacterium avium subsp. paratuberculosis : a Reexamination Based on Whole-Genome Sequence Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthéo Alcaraz</w:t>
+                <w:t xml:space="preserve">John Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bharvi Sharma</w:t>
+                <w:t xml:space="preserve">Judith Stabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Roquet-Banères</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Darrell Bayles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 239, 14 p. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (2), pp.e0168222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.01682-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737670v1</w:t>
+                <w:t xml:space="preserve">hal-04003630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Features of Mycobacterium avium subsp. paratuberculosis Strains Circulating in the West of France Deciphered by Whole-Genome Sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Designing quinoline-isoniazid hybrids as potent anti-tubercular agents inhibiting mycolic acid biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthéo Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharvi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roquet-Banères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03392-22⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 239, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889587v3</w:t>
+                <w:t xml:space="preserve">hal-03737670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IS6110 Copy Number in Multi-Host Mycobacterium bovis Strains Circulating in Bovine Tuberculosis Endemic French Regions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Genetic Features of Mycobacterium avium subsp. paratuberculosis Strains Circulating in the West of France Deciphered by Whole-Genome Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Biet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.891902⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.e0339222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03392-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738004v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889587v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Sequences That Distinguish M. avium Subspecies Strains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">IS6110 Copy Number in Multi-Host Mycobacterium bovis Strains Circulating in Bovine Tuberculosis Endemic French Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciriac Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Evolution and Genomics of the Mycobacterium tuberculosis complex, 23 (13), pp.891902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.891902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.620094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03155363v1</w:t>
+                <w:t xml:space="preserve">hal-03738004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of IL-5 production by naive T cells cocultured with IL-18-producing BCG-pulsed dendritic cells from patients allergic to house dust mite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic Sequences That Distinguish M. avium Subspecies Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P Bannantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Stabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darrell Bayles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines9030277⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.620094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190315v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome sequences of 142 Mycobacterium avium subsp. paratuberculosis strains isolated from naturally infected dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (38), 5 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mra.00697-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of a Type III Ovine Strain of Mycobacterium avium subsp. paratuberculosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decrease of IL-5 production by naive T cells cocultured with IL-18-producing BCG-pulsed dendritic cells from patients allergic to house dust mite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kowalewicz-Kulbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Szpakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof T. Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek L. Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Kosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01480-20⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9030277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169057v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferon-γ Response of Mycobacterium avium subsp. paratuberculosis Infected Goats to Recombinant and Synthetic Mycobacterial Antigens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering Synthetic Lipopeptide Antigen for Specific Detection of Mycobacterium avium subsp. paratuberculosis Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Hughes</w:t>
+                <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Stevenson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Douwe Bakker</w:t>
+                <w:t xml:space="preserve">Douglas Begg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, 14 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.645251⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.637841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200742v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Synthetic Lipopeptide Antigen for Specific Detection of Mycobacterium avium subsp. paratuberculosis Infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete Genome Sequence of a Type III Ovine Strain of Mycobacterium avium subsp. paratuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bannantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darrell Bayles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.637841⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01480-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228018v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survie environnementale de M. Bovis : un obstacle écologique au contrôle et à l’éradication de la tuberculose bovine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interferon-γ Response of Mycobacterium avium subsp. paratuberculosis Infected Goats to Recombinant and Synthetic Mycobacterial Antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Liebler-Tenorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.645251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204929v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Genome Analysis of Mycobacterium avium subsp. paratuberculosis IS900 Insertions Reveals Strain Type-Specific Modalities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survie environnementale de M. Bovis : un obstacle écologique au contrôle et à l’éradication de la tuberculose bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Octobre (422), pp.130-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.660002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03244285v1</w:t>
+                <w:t xml:space="preserve">hal-04204929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on the efficiency of two Mycobacterium avium subsp. paratuberculosis (MAP)-derived lipopeptides of L3P and L5P as capture antigens in an in-house Milk ELISA test</w:t>
+                <w:t xml:space="preserve">Whole-Genome Analysis of Mycobacterium avium subsp. paratuberculosis IS900 Insertions Reveals Strain Type-Specific Modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepideh Hosseiniporgham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+                <w:t xml:space="preserve">Cyril Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John P. Bannantine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bay</w:t>
+                <w:t xml:space="preserve">Marian Price-Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (9), 16 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines9090997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.660002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391519v1</w:t>
+                <w:t xml:space="preserve">hal-03244285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity Among Mycobacterium avium Subspecies Revealed by Analysis of Complete Genome Sequences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study on the efficiency of two Mycobacterium avium subsp. paratuberculosis (MAP)-derived lipopeptides of L3P and L5P as capture antigens in an in-house Milk ELISA test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darrell O Bayles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Branger</w:t>
+                <w:t xml:space="preserve">Sepideh Hosseiniporgham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Biet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Bannantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01701⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9090997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952857v1</w:t>
+                <w:t xml:space="preserve">hal-03391519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC-INMV-SSR: a web application dedicated to genotyping members of Mycobacterium avium complex (MAC) including Mycobacterium avium subsp. paratuberculosis strains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Genetic Diversity Among Mycobacterium avium Subspecies Revealed by Analysis of Complete Genome Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P Bannantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darrell O Bayles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77, 5 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.104075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347088v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature of adhesins produced by human clinical isolates of mycobacterium intracellulare, mycobacterium intracellulare subsp. chimaera and closely related species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAC-INMV-SSR: a web application dedicated to genotyping members of Mycobacterium avium complex (MAC) including Mycobacterium avium subsp. paratuberculosis strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise H. Lefrancois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Branger</w:t>
+                <w:t xml:space="preserve">Philip Supply</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peuchant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Srinand Sreevatsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (8), pp.1154. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8081154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.104075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949453v1</w:t>
+                <w:t xml:space="preserve">hal-02347088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome sequencing confirms the coexistence of different colonizing Group B Streptococcus isolates underscored by CRISPR typing</w:t>
+                <w:t xml:space="preserve">Feature of adhesins produced by human clinical isolates of mycobacterium intracellulare, mycobacterium intracellulare subsp. chimaera and closely related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Beauruelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Louise H. Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Pastuszka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Biet</w:t>
+                <w:t xml:space="preserve">Olivia Peuchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (5), 3 p. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.1154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.01359-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8081154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624834v1</w:t>
+                <w:t xml:space="preserve">hal-02949453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome sequence of Mycobacterium bovis Mb3601, a SB0120 spoligotype strain representative of a new clonal group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Whole-genome sequencing confirms the coexistence of different colonizing Group B Streptococcus isolates underscored by CRISPR typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Beauruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pastuszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2020.104309⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01359-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905303v1</w:t>
+                <w:t xml:space="preserve">hal-02624834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de la paratuberculose : des outils et des pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The complete genome sequence of Mycobacterium bovis Mb3601, a SB0120 spoligotype strain representative of a new clonal group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2020.104309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172610v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile Lung Inflammation Induced by Silica Exacerbates Mycobacterium tuberculosis Infection via STING-Dependent Type 2 Immunity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Diagnostic de la paratuberculose : des outils et des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 411, pp.98-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147129v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission network of deer-borne Mycobacterium bovis infection revealed by a WGS approach.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sterile Lung Inflammation Induced by Silica Exacerbates Mycobacterium tuberculosis Infection via STING-Dependent Type 2 Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulayman Benmerzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7120687⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (9), pp.2649-2664.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.04.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622745v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study of Mycobacterium avium ssp. paratuberculosis fecal shedding patterns and concurrent serological patterns in naturally infected dairy cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Joly</w:t>
+                <w:t xml:space="preserve">Transmission network of deer-borne Mycobacterium bovis infection revealed by a WGS approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Condé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15897⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (12), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7120687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623346v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate phylogenetic relationships among Mycobacterium bovis strains circulating in France based on whole genome sequencing and single nucleotide polymorphism analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal study of Mycobacterium avium ssp. paratuberculosis fecal shedding patterns and concurrent serological patterns in naturally infected dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Navarro-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Hauer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Branger</w:t>
+                <w:t xml:space="preserve">Arnaud Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Nunez</w:t>
+                <w:t xml:space="preserve">Alain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, 14 p. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (10), pp.9117-9137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625034v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of mycobacteria-specific gamma interferon and antibody responses before and after a single intradermal skin test in cattle naturally exposed to M-avium subsp paratuberculosis and experimentally infected with M-bovis</w:t>
+                <w:t xml:space="preserve">Accurate phylogenetic relationships among Mycobacterium bovis strains circulating in France based on whole genome sequencing and single nucleotide polymorphism analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Roupie</w:t>
+                <w:t xml:space="preserve">Amandine Hauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Alonso-Velasco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucille Duytschaever</w:t>
+                <w:t xml:space="preserve">Javier Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2017.12.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623670v1</w:t>
+                <w:t xml:space="preserve">hal-02625034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberculin skin test reaction is related to memory, but not naive CD4+ T cell responses to mycobacterial stimuli in BCG-vaccinated young adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piotr Szpakowski</w:t>
+                <w:t xml:space="preserve">Evaluation of mycobacteria-specific gamma interferon and antibody responses before and after a single intradermal skin test in cattle naturally exposed to M-avium subsp paratuberculosis and experimentally infected with M-bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roupie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Alonso-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah van Der Heyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Locht</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paulina Kaplonek</w:t>
+                <w:t xml:space="preserve">Lucille Duytschaever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.35 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2017.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.05.068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622079v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberculose bovine en France : son évolution décryptée par l’analyse génomique des souches de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuberculin skin test reaction is related to memory, but not naive CD4+ T cell responses to mycobacterial stimuli in BCG-vaccinated young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kowalewicz-Kulbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Szpakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Camille Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Kaplonek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5408056284073337E12⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.4566-4577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.05.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618335v1</w:t>
+                <w:t xml:space="preserve">hal-02622079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Mycobacterium avium subsp. paratuberculosis Hosted by Free-Living Amoebae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuberculose bovine en France : son évolution décryptée par l’analyse génomique des souches de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00028⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5408056284073337E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705081v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall peptidolipids of Mycobacterium avium: from genetic prediction to exact structure of a nonribosomal peptide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Laval</w:t>
+                <w:t xml:space="preserve">Environmental Mycobacterium avium subsp. paratuberculosis Hosted by Free-Living Amoebae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith R. Stabel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lemassu</w:t>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 105 (4), pp.525-539. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.13717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607730v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of three mycobacterium bovis strains identified in cattle and wildlife in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+                <w:t xml:space="preserve">Cell wall peptidolipids of Mycobacterium avium: from genetic prediction to exact structure of a nonribosomal peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Bannantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Karoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+                <w:t xml:space="preserve">Françoise Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith R. Stabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00410-17⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (4), pp.525-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605160v1</w:t>
+                <w:t xml:space="preserve">hal-01607730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroreactivity against Specific L5P Antigen from Mycobacterium avium subsp. paratuberculosis in Children at Risk for T1D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Niegowska</w:t>
+                <w:t xml:space="preserve">Draft genome sequences of three mycobacterium bovis strains identified in cattle and wildlife in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novella Rapini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bay</w:t>
+                <w:t xml:space="preserve">Claudine Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157962⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (27), 2 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00410-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337301v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic exploration of the relationships between strains of Mycobacterium avium subspecies paratuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seroreactivity against Specific L5P Antigen from Mycobacterium avium subsp. paratuberculosis in Children at Risk for T1D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Niegowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine M Bryant</w:t>
+                <w:t xml:space="preserve">Novella Rapini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie C Thibault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ian Heron</w:t>
+                <w:t xml:space="preserve">Simona Piccinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2234-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275148v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Mycobacterium bovis Strain D-10-02315 Isolated from Wild Boar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+                <w:t xml:space="preserve">Phylogenomic exploration of the relationships between strains of Mycobacterium avium subspecies paratuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine M Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie C Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G E Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Mcluckie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Heron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01268-16⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2234-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594496v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIRU-VNTR allelic variability depends on Mycobacterium bovis clonal group identity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of Mycobacterium bovis Strain D-10-02315 Isolated from Wild Boar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (6), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01268-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.08.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595184v1</w:t>
+                <w:t xml:space="preserve">hal-01594496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberculose bovine en France : cartographie des souches de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; entre 2000-2013</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">MIRU-VNTR allelic variability depends on Mycobacterium bovis clonal group identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Courcoul</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.165-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.08.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02635938v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Evolution of Mycobacterium bovis Causing Tuberculosis in Livestock and Wildlife in France since 1978</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Tuberculose bovine en France : cartographie des souches de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; entre 2000-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudine Karoui</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Courcoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.2-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02124338v1</w:t>
+                <w:t xml:space="preserve">hal-02635938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic Cell Activity Driven by Recombinant [i]Mycobacterium bovis[/i] BCG Producing Human IL-18, in Healthy BCG Vaccinated Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Szpakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Paszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wieslawa Rudnicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2015/359153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferon gamma response to Mycobacterium avium subsp. paratuberculosis specific lipopentapeptide antigen L5P in cattle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armel Souriau</w:t>
+                <w:t xml:space="preserve">Genetic Evolution of Mycobacterium bovis Causing Tuberculosis in Livestock and Wildlife in France since 1978</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel de Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Lamoureux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+                <w:t xml:space="preserve">Sylvain Godreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 102, pp.118-121. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.e0117103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2015.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188322v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-tuberculous mycobacterial infections of veterinary relevance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interferon gamma response to Mycobacterium avium subsp. paratuberculosis specific lipopentapeptide antigen L5P in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Souriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Biet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 97 Suppl, pp.S69-S77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2014.08.007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 102, pp.118-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2015.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123406v1</w:t>
+                <w:t xml:space="preserve">hal-01188322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of native HBHA from Mycobacterium avium subsp. paratuberculosis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-tuberculous mycobacterial infections of veterinary relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-6-55⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 Suppl, pp.S69-S77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2014.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00796280v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of &amp;lt;em&amp;gt;Mycobacterium leprae&amp;lt;/em&amp;gt; with Human Airway Epithelial Cells: Adherence, Entry, Survival, and Identification of Potential Adhesins by Surface Proteome Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification of native HBHA from Mycobacterium avium subsp. paratuberculosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A. M. Silva</w:t>
+                <w:t xml:space="preserve">Sophie Lecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Danelishvili</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Bildfel</w:t>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/iai.00147-13⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-6-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651511v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00796280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific IgG Response against &amp;lt;em&amp;gt;Mycobacterium avium paratuberculosis&amp;lt;/em&amp;gt; in children and adults with Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Déroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Allez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verdier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Loy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0062780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel feature of Mycobacterium avium subsp. paratuberculosis, highlighted by characterization of the heparin-binding hemagglutinin adhesin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of &amp;lt;em&amp;gt;Mycobacterium leprae&amp;lt;/em&amp;gt; with Human Airway Epithelial Cells: Adherence, Entry, Survival, and Identification of Potential Adhesins by Surface Proteome Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Danelishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+                <w:t xml:space="preserve">Márcia Berredo-Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Richer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Raze</w:t>
+                <w:t xml:space="preserve">Robert Bildfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00671-13⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81 (7), pp.2645-2659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.00147-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129782v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial laminin-binding histone-like protein mediates collagen-dependent cytoadherence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel feature of Mycobacterium avium subsp. paratuberculosis, highlighted by characterization of the heparin-binding hemagglutinin adhesin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Alves Dias</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Raze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S0074-02762012000900025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (21), pp.4844-4853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00671-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645287v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and Intra-subtype genotypic differences that differentiate Mycobacterium avium subspecies paratuberculosis strains.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Biet</w:t>
+                <w:t xml:space="preserve">Mycobacterial laminin-binding histone-like protein mediates collagen-dependent cytoadherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Alves Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Raze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Soares de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Sevilla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+                <w:t xml:space="preserve">Maria Angela de Melo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseba Garrido</w:t>
+                <w:t xml:space="preserve">Hervé Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (1), pp.264. </w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (Suppl.1), pp.174-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/S0074-02762012000900025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00777139v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential contribution of the repeats to heparin binding of HBHA, a major adhesin of Mycobacterium tuberculosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter- and Intra-subtype genotypic differences that differentiate Mycobacterium avium subspecies paratuberculosis strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lebrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Raze</w:t>
+                <w:t xml:space="preserve">Iker Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Fritzinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Biet</w:t>
+                <w:t xml:space="preserve">Joseba Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032421⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713026v1</w:t>
+                <w:t xml:space="preserve">inserm-00777139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Mycobacterium avium subsp. paratuberculosis laminin-binding/histone-like protein (Lbp/Hlp) which reacts with sera from patients with Crohn's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+                <w:t xml:space="preserve">Differential contribution of the repeats to heparin binding of HBHA, a major adhesin of Mycobacterium tuberculosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pujol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bodier</w:t>
+                <w:t xml:space="preserve">Bernd Fritzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Drobecq</w:t>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (6), pp.585-594. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e32421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2011.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649084v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenicity of Mycobacterium avium subsp. paratuberculosis proteins in Crohn's disease patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Mycobacterium avium subsp. paratuberculosis laminin-binding/histone-like protein (Lbp/Hlp) which reacts with sera from patients with Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horacio Bach</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brian Cho</w:t>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/00365521.2010.513061⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.585-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649352v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Antibodies to Mycobacterium avium Subspecies paratuberculosis Combined with Anti-Saccharomyces cerevisiae Antibodies in Crohn's Disease Patients: Prevalence and Diagnostic Role</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Biet</w:t>
+                <w:t xml:space="preserve">Immunogenicity of Mycobacterium avium subsp. paratuberculosis proteins in Crohn's disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hin Hin Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eran A. Raizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gendt</w:t>
+                <w:t xml:space="preserve">Rodgoun Attarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Anton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Hugot</w:t>
+                <w:t xml:space="preserve">Brian Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10620-010-1523-8⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (1), pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/00365521.2010.513061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644750v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Mycobacterium avium subsp. paratuberculosis after application of contaminated dairy cattle manure to agricultural soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serum Antibodies to Mycobacterium avium Subspecies paratuberculosis Combined with Anti-Saccharomyces cerevisiae Antibodies in Crohn's Disease Patients: Prevalence and Diagnostic Role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Salgado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Bölske</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02103-10⟩</w:t>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (6), pp.1794 - 1800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10620-010-1523-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650990v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Genotypic Diversity of Mycobacterium avium Subspecies from Human and Animal Origins by Mycobacterial Interspersed Repetitive-Unit-Variable-Number Tandem-Repeat and IS1311 Restriction Fragment Length Polymorphism Typing Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate of Mycobacterium avium subsp. paratuberculosis after application of contaminated dairy cattle manure to agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+                <w:t xml:space="preserve">J. Kruze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vc Thibault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+                <w:t xml:space="preserve">G. Bölske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01869-09⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (6), pp.2122-2129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02103-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663507v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Multilocus Short-Sequence-Repeat and Mycobacterial Interspersed Repetitive Unit-Variable-Number Tandem-Repeat Typing of Mycobacterium avium subsp paratuberculosis Isolates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Genotypic Diversity of Mycobacterium avium Subspecies from Human and Animal Origins by Mycobacterial Interspersed Repetitive-Unit-Variable-Number Tandem-Repeat and IS1311 Restriction Fragment Length Polymorphism Typing Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vc Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Thibault</w:t>
+                <w:t xml:space="preserve">C Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy Grayon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Allix-Béguec</w:t>
+                <w:t xml:space="preserve">K de Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46 (12), pp.4091-4094. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01349-08⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 48 (4), pp.1026-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01869-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660189v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopentapeptide induces a strong host humoral response and distinguishes Mycobacterium avium subsp. paratuberculosis from M. avium subsp. avium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Combined Multilocus Short-Sequence-Repeat and Mycobacterial Interspersed Repetitive Unit-Variable-Number Tandem-Repeat Typing of Mycobacterium avium subsp paratuberculosis Isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Grayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Euphrasie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maggy Grayon</w:t>
+                <w:t xml:space="preserve">Eve Willery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Allix-Béguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2007.10.059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (12), pp.4091-4094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01349-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667485v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naive helper T cells from BCG-vaccinated volunteers produce IFN-gamma and IL-5 to mycobacterial antigen-pulsed dendritic cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Kowalewicz-Kulbat</w:t>
+                <w:t xml:space="preserve">Lipopentapeptide induces a strong host humoral response and distinguishes Mycobacterium avium subsp. paratuberculosis from M. avium subsp. avium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Kazmierczak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joël Pestel</w:t>
+                <w:t xml:space="preserve">Daniel Euphrasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Histochemica et Cytobiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/v10042-008-0023-6⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (2), pp.257-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2007.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665110v1</w:t>
+                <w:t xml:space="preserve">hal-02667485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of glycopeptidolipid biosynthesis in Mycobacterium abscessus and M-chelonae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naive helper T cells from BCG-vaccinated volunteers produce IFN-gamma and IL-5 to mycobacterial antigen-pulsed dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kowalewicz-Kulbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Kazmierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Ripoll</w:t>
+                <w:t xml:space="preserve">Stefan Donevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Deshayes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Beretti</w:t>
+                <w:t xml:space="preserve">Joël Pestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-114⟩</w:t>
+              <w:t xml:space="preserve">Folia Histochemica et Cytobiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (2), pp.153-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10042-008-0023-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664360v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New variable-number tandem-repeat markers for typing Mycobacterium avium subsp paratuberculosis and M-avium strains: Comparison with IS900 and IS1245 restriction fragment length polymorphism typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrisitne Hubbans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Overduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (8), pp.2404-2410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.00476-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-18 Does not Increase Allergic Airway Disease in Mice When Produced by BCG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latiffa Amniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Pestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.67276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2007/67276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00305279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium smegmatis produces an HBHA homologue which is not involved in epithelial adherence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maggy Grayon</w:t>
+                <w:t xml:space="preserve">Genomics of glycopeptidolipid biosynthesis in Mycobacterium abscessus and M-chelonae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Kopp Xavier da Silveira</w:t>
+                <w:t xml:space="preserve">Sophie Pasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J Brennan</w:t>
+                <w:t xml:space="preserve">Jean Luc Beretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9 (2), pp.175-182. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.Inconnu. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2006.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667947v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant Mycobacterium bovis BCG producing IL-18 reduces IL-5 production and bronchoalveolar eosinophilia induced by an allergic reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mycobacterium smegmatis produces an HBHA homologue which is not involved in epithelial adherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angela de Melo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Grayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Kopp Xavier da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Duez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L Amniai</w:t>
+                <w:t xml:space="preserve">Patrick J Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2005.00826.x⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (2), pp.175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2006.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681939v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoonotic aspects of Mycobacterium bovis and Mycobacterium avium-intracellulare complex (MAC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Recombinant Mycobacterium bovis BCG producing IL-18 reduces IL-5 production and bronchoalveolar eosinophilia induced by an allergic reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Boschiroli</w:t>
+                <w:t xml:space="preserve">P Marquillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Thorel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2005001⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (8), pp.1065-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2005.00826.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902970v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune response induced by recombinant Mycobacterium bovis BCG producing the cholera toxin B subunit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Zoonotic aspects of Mycobacterium bovis and Mycobacterium avium-intracellulare complex (MAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Kremer</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Wolowczuk</w:t>
+                <w:t xml:space="preserve">Marie Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Delacre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Locht</w:t>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (3), pp.411-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2005001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671361v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Immune response induced by recombinant Mycobacterium bovis BCG producing the cholera toxin B subunit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Wolowczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 71 (5), pp.2933-2937</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bactériocines de bactéries lactiques : données récentes sur leur structure, leur mode d'action et leurs déterminants génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Cenatiempo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Hechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 76 (1_2), pp.169-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:19961-215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9380,5751 +9514,5751 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosm-based evidence of free-living amoebae (FLA) as environmental reservoirs enhancing Mycobacterium avium subsp. paratuberculosis (Map) persistence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Deciphering the molecular insights into amoeba-Mycobacterium avium subsp. paratuberculosis interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jessu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Paratuberculosis (ICP 2026)</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Paratuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Friedrich-Loeffler-Institut, Jun 2026, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536969v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular insights into amoeba-Mycobacterium avium subsp. paratuberculosis interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Mesocosm-based evidence of free-living amoebae (FLA) as environmental reservoirs enhancing Mycobacterium avium subsp. paratuberculosis (Map) persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Paratuberculosis</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Paratuberculosis (ICP 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Friedrich-Loeffler-Institut, Jun 2026, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536983v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of free-living amoebae in the environmental persistence of pathogenic mycobacteria: a mesocosm-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAM 2025, XXth International Meeting on the Biology and Pathogenicity of Free-Living Amoebae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Mexico, Nov 2025, Puerto Morelos, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental free-living amoeba as potential reservoirs for Mycobacterium bovis and Mycobacterium avium subsp. paratuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jessu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th international Free-Living Amoebae Meeting (FLAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined genomic, machine learning and biochemical approaches for the characterization of lipopeptides from Mycobacterium avium subsp. paratuberculosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bannantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congrès national de la SFM - Microbes 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-Genome Analysis of Mycobacterium avium subsp. paratuberculosis IS900 distribution reveals strain type-specific modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Price-Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Association for Paratuberculous - ICP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Dublin, Jun 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic features of Mycobacterium avium subsp. paratuberculosis strains circulating in the West of France deciphered by Whole-Genome Sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delafosse</w:t>
+                <w:t xml:space="preserve">Identification of Mycobacterium avium subsp. paratuberculosis using a single-chain antibody targeting the cell wall lipopentapeptide L5P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Slavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Association for Paratuberculous - ICP 2022</w:t>
+              <w:t xml:space="preserve">ICP 2022 15th International Association for Paratuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Dublin, Jun 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203704v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Mycobacterium avium subsp. paratuberculosis using a single-chain antibody targeting the cell wall lipopentapeptide L5P</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bay</w:t>
+                <w:t xml:space="preserve">Genetic features of Mycobacterium avium subsp. paratuberculosis strains circulating in the West of France deciphered by Whole-Genome Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP 2022 15th International Association for Paratuberculosis</w:t>
+              <w:t xml:space="preserve">15th International Association for Paratuberculous - ICP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Dublin, Jun 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203731v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental free-living amoebae interaction with Mycobacterium avium subsp. paratuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jessu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Association for Paratuberculous - ICP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Dublin, Jun 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie environnementale de Mycobacterium avium ssp. paratuberculosis et Mycobacterium bovis : rôle des amibes libres dans l’épidemie de la tuberculose bovine et de la paratuberculose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. meeting of fundamental and medical mycobacteriology - Mycobacteria 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Paratuberculose » Projet PICSAR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les amibes libres, un réservoir environnemental pour les mycobactéries non tuberculeuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">les journées 3R : Rencontres - Recherches - Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE et l’Institut de l’élevage, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203394v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amibes libres, un réservoir environnemental pour les mycobactéries non tuberculeuses ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">« Paratuberculose » Projet PICSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">les journées 3R : Rencontres - Recherches - Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE et l’Institut de l’élevage, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733536v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuberculose bovine en France : son évolution décryptée par l’analyse génomique des souches de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe Bioinfo de l'Unité ISP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Free-living amoebae as an environmental host for &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation Topic 3 : Vision intégrée du processus infectieux. Microbiotes et évolution des pathogènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">14. International Colloquium on Paratuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Paratuberculosis. INT., Jun 2018, Riviera Maya, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791579v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-living amoebae as an environmental host for &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le groupe Bioinfo de l'Unité ISP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Colloquium on Paratuberculosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Paratuberculosis. INT., Jun 2018, Riviera Maya, Mexico</w:t>
+              <w:t xml:space="preserve">Animation Topic 3 : Vision intégrée du processus infectieux. Microbiotes et évolution des pathogènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733605v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et gérer la tuberculose bovine : de l'étude génomique des souches de M.bovis circulant en France à la surveillance participative dans la faune sauvage</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Free-living amoebae as environmental hosts for non-tuberculous Mycobacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’Innovation Agronomique (CIAg) - Prévenir et guérir les maladies infectieuses dans le concept One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ANSES, Jun 2018, Tours, France. pp.67-78</w:t>
+              <w:t xml:space="preserve">2. NTM European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Jun 2018, Montigny-le-Bretonneux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203449v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-living amoebae as environmental hosts for non-tuberculous Mycobacterium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Environmental &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; hosted by free-living amoebae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. NTM European Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Jun 2018, Montigny-le-Bretonneux, France</w:t>
+              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738389v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; hosted by free-living amoebae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Cell wall lipopeptides as markers of evolution within &amp;lt;em&amp;gt;Mycabacterium&amp;lt;/em&amp;gt; subsp. paratuberculosis: a genomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Bannantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Daffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">2. NTM European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Jun 2018, Montigny-le-Bretonneux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735589v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall lipopeptides as markers of evolution within &amp;lt;em&amp;gt;Mycabacterium&amp;lt;/em&amp;gt; subsp. paratuberculosis: a genomic approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre et gérer la tuberculose bovine : de l'étude génomique des souches de M.bovis circulant en France à la surveillance participative dans la faune sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria‐laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. NTM European Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Jun 2018, Montigny-le-Bretonneux, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l’Innovation Agronomique (CIAg) - Prévenir et guérir les maladies infectieuses dans le concept One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ANSES, Jun 2018, Tours, France. pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735909v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision-cut lung slices: an ex vivo model to monitor and evaluate innate tissue responses following &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall lipopeptides of Mycobacterium avium: new insights from genomics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Microbiology in Health Care and Environmental Protection - MIKROBIOT 2017.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Institute of Microbiology, Biotechnology and Immunology at the University of Lodz in Poland, Polish Society of Microbiologists, Sep 2017, Lodz, Poland. 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergrative research on pathogenic mycobacteria at INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuberculosis as a One Health Paradigm : Opportunities for Consortium Building and EU Framework Programme Funding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Commission., Nov 2017, Dublin, Ireland. 14 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological analysis of 35 recombinant antigens of &amp;lt;em&amp;gt;M. avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; in mice and cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roupie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Viart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tholoniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Paratuberculosis. INT., Jun 2016, Nantes, France. 159 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of cholesterol in MAP infection of ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. de Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Begg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Paratuberculosis. INT., Jun 2016, Nantes, France. 159 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Wall lipopeptides of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt;: New insights from genomics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Daffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Paratuberculosis. INT., Jun 2016, Nantes, France. 159 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome association analysis of resistance / susceptibility to paratuberculosis in French Holstein and Normande cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien A. Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amibes libres, un réservoir environnemental de &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; ssp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution d'un modèle d'alvéole pulmonaire à partir de cellules primaires bovines pour étudier la physiopathologie de la tuberculose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence du MycoClub</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., May 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature of adhesins expressed in &amp;lt;em&amp;gt;Mycobacterium intracellulare&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peuchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Non-tuberculous Mycobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Borstel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of phylogenetic relationships between strains of mycobacterium avium subspecies paratuberculosis using genome sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joyce Mcluckie</w:t>
+                <w:t xml:space="preserve">Demography and molecular diversity of &amp;lt;em&amp;gt;Mycobacterium bovi&amp;lt;/em&amp;gt;s strains isolated in France from 1978 to 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel de Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Colloquium on Paratuberculosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Parme, Italy. 234 p</w:t>
+              <w:t xml:space="preserve">6. International M.bovis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Cattle Veterinary Association., Jun 2014, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741778v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography and molecular diversity of &amp;lt;em&amp;gt;Mycobacterium bovi&amp;lt;/em&amp;gt;s strains isolated in France from 1978 to 2011</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hénault</w:t>
+                <w:t xml:space="preserve">Exploration of phylogenetic relationships between strains of mycobacterium avium subspecies paratuberculosis using genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Mcluckie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International M.bovis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Cattle Veterinary Association., Jun 2014, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">12. International Colloquium on Paratuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parme, Italy. 234 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796190v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des souches de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; isolées en France en élevage et dans la faune sauvage grâce aux techniques d’identification moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNEE AEEMA-RFSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA). FRA., Mar 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular identification of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; strains of responsible of bovine tuberculosis outbreaks in France, in livestock and in wildlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Day 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence phenotype of HBHA produced by &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; type C and S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Heterogeneity of subspecies &amp;lt;em&amp;gt;Mycobacterium avium paratuberculosis&amp;lt;/em&amp;gt; from genotype to phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Sep 2012, Nouzilly, France. 1 page</w:t>
+              <w:t xml:space="preserve">11. International Colloquium on Paratuberculosis (ICP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Paratuberculosis. INT., Feb 2012, Sydney, Australia. 438 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805944v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of subspecies &amp;lt;em&amp;gt;Mycobacterium avium paratuberculosis&amp;lt;/em&amp;gt; from genotype to phenotype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Adherence phenotype of HBHA produced by &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; type C and S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Colloquium on Paratuberculosis (ICP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Paratuberculosis. INT., Feb 2012, Sydney, Australia. 438 p</w:t>
+              <w:t xml:space="preserve">PhD Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Sep 2012, Nouzilly, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748783v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipopentapeptide biosynthesis in &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt;: a key antigen for a specific diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Paratuberculose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Général de la Creuse. Laboratoire départemental d'analyses, Guéret, FRA., Oct 2012, La Souterraine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophils in contact with BCG-infected dendritic cells produce IL-10 and constrain the TH17 response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of subspecies Mycobacterium avium paratuberculosis from genotype to phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 PhD Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of subspecies Mycobacterium avium paratuberculosis from genotype to phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphisme génétique des souches de Mycobacterium avium ssp. paratuberculosis, application au diagnostic et à l'épidémiologie moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution des transversalités AFSSA/INRA 2006-2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium avium subspecies strains from human and animal origin studied by RFLP-IS1311 and MIRUs-VNTR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Radomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th annual congress of European Society of Mycobacteriology (ESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New variable Number Tandem Repeat markers for typing Mycobacterium avium subsp paratuberculosis strains: comparison with IS900 RFLP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vc Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hubbans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Overduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VENoMYC 'Veterinary Network of Laboratories Researching into Improved Diagnosis and Epidemiology of Mycobacterial Diseases'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Athens, Greece. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the Mycobacterium avium subsp. paratuberculosis laminin-binding protein (LBP) which reacts with sera from patients with Crohn's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Raze</w:t>
+                <w:t xml:space="preserve">Evidence of a relationship between BCG-driven reactivity to tuberculin and some M bovis BCG induced dendritic cell functions, session Poster &amp;quot;Dendritic cell functions and interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kowalewicz-Kulbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Druszczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres des microbiologistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dourdan, France</w:t>
+              <w:t xml:space="preserve">16th European Congress of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753121v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Mycobacterium avium subsp paratuberculosis laminin-binding protein (LBP) which reacts with sera from patients with Crohn's disease, session 2 : Interactions des microorganismes avec leur hôte ou/et le milieu physique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the Mycobacterium avium subsp. paratuberculosis laminin-binding protein (LBP) which reacts with sera from patients with Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Johanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres des microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752152v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhésines de M avium ssp paratuberculosis impliquées dans l'interaction avec les protéoglycanes de la cellule hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFR 136 "Virulence et résistance" Placticité génomique - mécanismes d'infection des cellules eucaryotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a relationship between BCG-driven reactivity to tuberculin and some M bovis BCG induced dendritic cell functions, session Poster &amp;quot;Dendritic cell functions and interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the Mycobacterium avium subsp paratuberculosis laminin-binding protein (LBP) which reacts with sera from patients with Crohn's disease, session 2 : Interactions des microorganismes avec leur hôte ou/et le milieu physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Druszczynska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Duez</w:t>
+                <w:t xml:space="preserve">Nathalie Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Grayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Johanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Congress of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751964v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of BCG on chemokine production by Derp 1-treated dendritic cells from allergic patients and healthy donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kowalcwicz-Kulbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Rudincka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of Polish society of clinical and experimental immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lublin, Poland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of VNTR typing of M avium ssp paratuberculosis : comparison of results with those obtained by IS900 RFLP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Supply</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Colloquium on Paratuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Copenhagen, Denmark. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCG favours the INF-gamma production from naive T cells stimulated by Derp1-pulsed dendritic cells from allergic donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kowalcwicz-Kulbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Rudincka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of Polish society of clinical and experimental immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lublin, Poland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micobacterium smegmatis produces a HBHA homologue which is not involved in epithelial adherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference of Pathogenesis of Mycobacterial Infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Saltsjobaden, Sweden. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15134,797 +15268,797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of amoebae and bacteria in the environment of cattle herds in bovine tuberculosis outbreak zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jessu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS MICRO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular insights into amoeba-mycobacterium interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAM 2025, XXth International Meeting on the Biology and Pathogenicity of Free-Living Amoebae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Puerto Morelos, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall lipopeptide structure of ancestral strains of Mycobacterium avium subsp. paratuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Biet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty Acids that Distinguish C-type and S-type Strains of Mycobacterium avium subspecies paratuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María A Colombatti Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon C Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel A Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil P J Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Colloquium on Paratuberculosis, ICP2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Mathura, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent genomic contributions to understanding Mycobacterium avium subsp. paratuberculosis evolution and transmission dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2023 SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of IS6110 copies in genomes of field strains of Mycobacterium bovis revealed high disparity among genetic family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciriac Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria‐laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International conference on Mycobacterium bovis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03947254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic typing of Mycobacterium avium subsp. paratuberculosis strains isolated from 14 cows shedding high levels of MAP in the Provinces of Quebec and Ontario Herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15933,7927 +16067,7927 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kapil Tahlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Association for Paratuberculous - ICP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New reference genomes of Mycobacterium bovis adapted to French genotype diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciriac Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vorimore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Vorimore</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International conference on Mycobacterium bovis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03947361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Mycobacterium bovis complete genomes of different clonal complexes to improve molecular epidemiology of french field strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciriac Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vorimore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Vorimore</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual scientific meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03947216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SNP-MLST Method to Decipher the Genetic Diversity of French Mycobacterium bovis Strains of Animal Origin CONTEXTE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Whole-Genome Analysis of Mycobacterium avium subsp. paratuberculosis IS900 distribution reveals strain type-specific modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Price-Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Mycobacterium bovis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Galway (National University of Ireland - Galway), Ireland</w:t>
+              <w:t xml:space="preserve">15th International Association for Paratuberculous - ICP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03947502v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Genome Analysis of Mycobacterium avium subsp. paratuberculosis IS900 distribution reveals strain type-specific modalities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A SNP-MLST Method to Decipher the Genetic Diversity of French Mycobacterium bovis Strains of Animal Origin CONTEXTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Association for Paratuberculous - ICP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dublin, Ireland. </w:t>
+              <w:t xml:space="preserve">7th International conference on Mycobacterium bovis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Galway (National University of Ireland - Galway), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203656v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03947502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic features of Mycobacterium avium subsp. paratuberculosis strains circulating in the West of France deciphered by Whole-Genome Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Association for Paratuberculous - ICP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic features of strains of Mycobacterium avium subsp. paratuberculosis circulating in the West of France deciphered by Whole-Genome Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès national de la SFM - Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , OM-P04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-Genome Analysis of Mycobacterium avium subsp. paratuberculosis IS900 distribution reveals strain typespecific modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Price-Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès national de la SFM - Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , OM-P05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de Mycobacterium bovis et Mycobacterium avium ssp. Paratuberculosis par qPCR nichée à partir d’amibes isolées de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jessu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2021 - 16e congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-Genome Sequencing of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt;: application for in silico IS900-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congrès National de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. , pp.436, 2019, Microbes - 15e congrès national de la SFM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The study of bovine tuberculosis through a One Health approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique de la Fédération de Recherche en Infectiologie (FéRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision-cut lung slices: an ex vivo model to monitor and evaluate innate tissue responses following &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des amibes dans la transmission des infections mycobactériennes chez les ruminants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberculose bovine en France : évolution des souches de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; étudiée par approche génomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+                <w:t xml:space="preserve">Bovine neutrophils characterization and interactions with &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Vinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737780v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine neutrophils characterization and interactions with &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">María Laura Boschiroli</w:t>
+                <w:t xml:space="preserve">Tuberculose bovine en France : évolution des souches de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; étudiée par approche génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737457v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine neutrophils characterization and interactions with &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Vinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquençage et analyse du génome complet de la souche de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; emblématique des cas de tuberculose bovine contemporaine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall lipopeptides of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt;: new insights from genomics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Daffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conférence du MycoClub ( Mycobactéries 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montigny le Bretonneux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of specific gamma interferon responses and serology before and after a single intradermal skin test in cattle co-infected naturally with M. paratuberculosis and experimentally with M. bovis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roupie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Alonso-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara van Der Heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Duytschaever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Scientific Conference 'One Health: Zoonoses - emerging threats' Med-Vet-Net 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, University of Surrey, Guildford, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique des souches françaises de&amp;lt;em&amp;gt; M. bovis&amp;lt;/em&amp;gt; d’origine animale: contribution du WGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conférence du MycoClub ( Mycobactéries 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montigny le Bretonneux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention de souches fluorescentes de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conférence du MycoClub ( Mycobactéries 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montigny-le-Bretonneux, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalk between bovine alveolar macrophages and &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conférence du MycoClub ( Mycobactéries 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montigny-le-Bretonneux, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall lipopeptides of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt;: new insights from genomics analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bovine innate immunity against Mycobacterium bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743652v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine innate immunity against Mycobacterium bovis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell wall lipopeptides of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt;: new insights from genomics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Bannantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Remot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mamadou Daffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740245v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential and limitations of use of the &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp.&amp;lt;em&amp;gt; paratuberculosis&amp;lt;/em&amp;gt; specific antigen L5P and its variants produced by chemical synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Begg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 159 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall Lipids of Mycobacterium avium ssp. paratuberculosis : New insights from genomics analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MAC-INMV-plus : a web application dedicated to genotyping of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; strains and other MAC members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinand Sreevatsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Meeting of the Latin-American Society for Tuberculosis and other Mycobacteriosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rosario, Argentina. 2016</w:t>
+              <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 82 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594785v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC-INMV-plus : a web application dedicated to genotyping of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; strains and other MAC members</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell wall Lipids of Mycobacterium avium ssp. paratuberculosis : New insights from genomics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 82 p., 2016</w:t>
+              <w:t xml:space="preserve">VIII Meeting of the Latin-American Society for Tuberculosis and other Mycobacteriosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rosario, Argentina. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740412v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EV0142 From whole genome sequencing data toward a simple genotyping tool: application to the animal pathogen &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. European Congress of Clinical Microbiology and Infectious Diseases (ECCMID 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Amsterdam, Netherlands. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracteristiques des adhesines hbha et lbp exprimees chez mycobacterium intracellulare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peuchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de Mycobactériologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tours, France. 2016, 14èmes Journées de Mycobactériologie de Langue Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell mediated immune response to L5P in longitudinal study of heifers from naturally&amp;lt;em&amp;gt; Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; infected herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 159 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demography and genetic diversity of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; strains isolated in France from 1978 to 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological longitudinal study of synthetic antigen L5P response in bovine herds naturally exposed to &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence du MycoClub</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marseille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Tuberculous Mycobacterial infections of veterinary relevance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Accurate phylogenetic relationships between mains French &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; genotype based on whole genome sequencing and single nucleotide polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Non-tuberculous Mycobacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Borstel, Germany. 2015</w:t>
+              <w:t xml:space="preserve">4. Conférence du MycoClub</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marseille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742444v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate phylogenetic relationships between mains French &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; genotype based on whole genome sequencing and single nucleotide polymorphism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Non-Tuberculous Mycobacterial infections of veterinary relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conférence du MycoClub</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marseille, France. 2015</w:t>
+              <w:t xml:space="preserve">European Symposium on Non-tuberculous Mycobacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Borstel, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796167v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mycobacterial Adhesins Heparin-Binding Hemagglutinin (HBHA) and Laminin-Binding Protein (LBP) are involved in Mycobacterium avium subsp. paratuberculosis attachment to epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Cristina Vidal Pessolani</w:t>
+                <w:t xml:space="preserve">L5P: news development for specific sero-diagnosis of Mycobacterium avium subsp. paratuberculosis infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Govaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Whittington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Colloquium on Paratuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Parme, Italy. 234 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741538v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First genomic data of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; strains isolated from animals in France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Mycobacterial Adhesins Heparin-Binding Hemagglutinin (HBHA) and Laminin-Binding Protein (LBP) are involved in Mycobacterium avium subsp. paratuberculosis attachment to epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Vidal Pessolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO conference on microbiology after the genomics revolution: Genomes 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. , 2014</w:t>
+              <w:t xml:space="preserve">12. International Colloquium on Paratuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parme, Italy. 234 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796247v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L5P: news development for specific sero-diagnosis of Mycobacterium avium subsp. paratuberculosis infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First genomic data of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; strains isolated from animals in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Colloquium on Paratuberculosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Parme, Italy. 234 p., 2014</w:t>
+              <w:t xml:space="preserve">EMBO conference on microbiology after the genomics revolution: Genomes 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741917v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile d'expression d'adhésines chez&amp;lt;em&amp;gt; Mycobacterium intracellulare&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Haguenoer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de Mycobactériologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dijon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A web tool for analysis the genotyping of mycobacterium avium subsp. paratuberculosis strains and other mac members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Supply</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Colloquium on Paratuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Parme, Italy. 234 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L5P a specific antigen suitable to detect mycobacterium avium spp. paratuberculosis infection by cell mediated immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Colloquium on Paratuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Parme, Italy. 234 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminatory power of spoligotyping and MLVA in French &amp;lt;em&amp;gt;M. bovis&amp;lt;/em&amp;gt; strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International M.bovis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cardiff, United Kingdom. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of IL-18 in dendritic cell interactions with &amp;lt;em&amp;gt;M. bovis&amp;lt;/em&amp;gt; Bacille Calmette-Guérin (BCG)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Inter- and intra-subtype genotypic differences that differentiative&amp;lt;em&amp;gt; Mycobacterium avium&amp;lt;/em&amp;gt; subspecies &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker A. Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseba M. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Workshop on Microbiology in Health and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lodz, Poland. , Postepy Mikrobiologii, 52(Suppl.1), 128 p., 2013, MIKROBIOT 2013</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750120v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Division of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subspecies &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; into two lineages revealed by the characterization of the adhesin HBHA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of IL-18 in dendritic cell interactions with &amp;lt;em&amp;gt;M. bovis&amp;lt;/em&amp;gt; Bacille Calmette-Guérin (BCG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Szpakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kowalewicz-Kulbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Pestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieslawa Rudnicka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">3. Workshop on Microbiology in Health and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lodz, Poland. , Postepy Mikrobiologii, 52(Suppl.1), 128 p., 2013, MIKROBIOT 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748117v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and intra-subtype genotypic differences that differentiative&amp;lt;em&amp;gt; Mycobacterium avium&amp;lt;/em&amp;gt; subspecies &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; strains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Division of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subspecies &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; into two lineages revealed by the characterization of the adhesin HBHA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseba M. Garrido</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748382v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subspecies &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; into two lineages revealed by the characterization of the adhesin HBHA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Lille, France. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipopentapeptide, L5P a &amp;lt;em&amp;gt;Mycobacterium avium paratuberculosis&amp;lt;/em&amp;gt; specific antigen induces cell mediated immune response: potential tool in early Johne's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacetria stimulated dendritic cells induce preferentially the interleukin-10 production by memory T cells from allergic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kowalewicz-Kulbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Kapłonek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Szpakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sławomir Kosiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek L. Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Workshop on Microbiology in Health and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lodz, Poland. , Postepy Mikrobiologii, 52(Suppl.1), 128 p., 2013, MIKROBIOT 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L5P a specific lipopeptide of[i] Mycobacterium avium[/i] subp. [i]Paratuberculosis[/i]: feature and innovative diagnosis applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Biet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Workshop on Microbiology in Health and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lodz, Poland. , Postepy Mikrobiologii, 52(Suppl.1), 128 p., 2013, Postepy Mikrobiologii</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil d’expression d’adhésines chez &amp;lt;em&amp;gt;Mycobacterium intracellulare&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Peuchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Lille, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L5P a specific lipopeptide of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt;: feature and innovative diagnosis applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Biet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridabano Nato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées des microbiologistes de l'INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 206 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-translational modifications of the HBHA of &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;Mycobacterium avium&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;paratuberculosis&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; revealed by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orléans, France. , 256 p., 2012, JFSM Orléans 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude i&amp;lt;em&amp;gt;n silico&amp;lt;/em&amp;gt;, i&amp;lt;em&amp;gt;n vitro&amp;lt;/em&amp;gt; et &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; de la virulence de souches de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; à l’origine de foyers de tuberculose bovine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel Decruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées des microbiologistes de l’Inra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France. 210 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naive and memory T cell response to Der p 1 allergen presented by dendritic cells in the presence of by &amp;lt;em&amp;gt;M. bovis&amp;lt;/em&amp;gt; BCG bacilli in allergic asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kowalewicz-Kulbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Staszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szpakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Glasgow, Scotland, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Immunology, 137 (Suppl. 1), 812 p., 2012, Abstracts of the European Congress of Immunology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subspecies &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; into two lineages revealed by the characterization of the adhesin HBHA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées des microbiologistes de l'INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 206 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil d’expression d’adhésines chez &amp;lt;em&amp;gt;Mycobacterium intracellulare&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haguenoer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de Mycobactériologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Reims, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of subspecies &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;Paratuberculosis&amp;lt;/em&amp;gt; : from genotype to phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. congrès du réseau francophone de recherche en mycobactériologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Tours, France. 2011, MycoClub 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of subspecies &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; from genotype to phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence B. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on the Pathogenesis of Mycobacterial Infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific lipopentapeptide produced by Mycobacterium avium subp. Paratuberculosis to develop useful diagnostic tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vc Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Euphrasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Mycobacterium avium ssp. Paratuberculosis with epithelial cells insights specialized adhesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cc Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular typing approaches for epidemiological investigations of Paratuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cv Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Willery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux marqueurs VNTR-MIRU utilisés pour le typage des souches de M avium subsp paratuberculosis et M avium : comparaison avec les typages RFLP-IS900 et RFLP-IS1245</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vc Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hubbans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Overduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the Mycobacterium avium subp paratuberculosis laminin-binding protein (LPB) which reacts with sera from patients with Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium smegmatis produces a HBHA homologue which is not involved in epithelial adherence, session 2 : Interactions des microorganismes avec leur hôte ou/et le milieu physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma de Melo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dourdan, France. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New VNTR-MIRU markers used for typing M avium ssp paratuberculosis and M avium SSP avium strains: comparison with IS900 RFLP and IS1245 RFLP typing, session 1 : Génomique - Approches globales - Biologie intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Overduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hubbans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dourdan, France. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical transmission of M avium ssp paratuberculosis in naturally infected cow is not a major route of infection in offspring : a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23863,111 +23997,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MycoClub 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Congrès du réseau francophone de recherche en mycobactériologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Tours, France. 45 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23977,232 +24111,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigenic tripeptides derived from Mycobacterium avium subsp. paratuberculosis S-Type strains, derivatives and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP24305914.4. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigenic tripeptides derived from Mycobacterium avium subsp. paratuberculosis S-type strains, derivatives and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : PCT/FR2016/053590. 2016, 104 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId555"/>
+      <w:footerReference w:type="default" r:id="rId558"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24349,51 +24483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David Leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cortes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertus Viljoen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58455-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jessu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05078870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Bannantine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Etienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon C Duffy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Colombatti Olivieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel A Behr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00508-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Conde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona A Mcintoch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01207-23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriac Charles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Michelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11010177" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Byrne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ollier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Tahlan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bissonnette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1043598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1324985" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13111781" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tambosco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2023.105497" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bannantine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Stabel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell Bayles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01682-22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matth&#233;o Alcaraz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharvi Sharma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roquet-Ban&#232;res" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114531" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889587v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03392-22" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.891902" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.620094" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kowalewicz-Kulbat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szpakowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof T. Krawczyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek L. Kowalski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kosinski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030277" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00697-21" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01480-20" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike K&#246;hler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Liebler-Tenorio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hughes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Stevenson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Bakker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.645251" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Begg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.637841" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244285v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cond&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Price-Carter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.660002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03391519v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Hosseiniporgham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bannantine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9090997" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell O Bayles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01701" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347088v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinand Sreevatsan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H. Lefrancois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081154" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beauruelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pastuszka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01359-19" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104309" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172610v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622745v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120687" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Navarro-Gonzalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanquefort" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafosse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15897" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00955" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roupie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alonso-Velasco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah van Der Heyden" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Duytschaever" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2017.12.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9STNDBM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kaplonek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.05.068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408056284073337E12" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laval" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith R. Stabel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13717" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605160v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00410-17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337301v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Niegowska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novella Rapini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Piccinini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157962" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275148v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine M Bryant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie C Thibault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G E Smith" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Mcluckie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Heron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2234-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594496v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01268-16" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595184v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel de Cruz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.08.038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courcoul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124338v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Paszkiewicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslawa Rudnicka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/359153" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188322v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lamoureux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2015.07.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2014.08.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796280v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefrancois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-55" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651511v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. M. Silva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Danelishvili" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcnamara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Berredo-Pinho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bildfel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00147-13" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645232v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D&#233;roche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062780" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raze" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00671-13" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645287v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Alves Dias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Soares de Lima" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela de Melo Marques" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-02762012000900025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00777139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Sevilla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Garrido" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-264" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebrun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fritzinger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649084v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pujol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2011.02.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B01HD2LD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649352v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Bach" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hin Hin Ko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran A. Raizman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodgoun Attarian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00365521.2010.513061" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644750v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gendt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-010-1523-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CW0KBVQD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650990v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salgado" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Collins" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salazar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kruze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#246;lske" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-10" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vc Thibault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Karoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Cruz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01869-09" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660189v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thibault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grayon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Boschiroli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Allix-B&#233;guec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01349-08" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667485v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.10.059" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT4CM2FL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665110v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kazmierczak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Donevski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pestel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10042-008-0023-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664360v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ripoll" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deshayes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Beretti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-114" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667726v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitne Hubbans" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Overduin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00476-07" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00305279v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latiffa Amniai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquillies" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/67276" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667947v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Kopp Xavier da Silveira" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Brennan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.11.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M29FS894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681939v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kremer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marquillies" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amniai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2005.00826.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902970v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boschiroli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thorel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671361v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wolowczuk" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delacre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929469v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cenatiempo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berjeaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fremaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:19961-215" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536969v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardouin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536983v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203794v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210353v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203719v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203704v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203731v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Slavin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203750v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203516v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203394v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733536v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737871v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791579v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733605v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203449v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;laura Boschiroli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738389v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735589v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735909v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736323v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203317v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790408v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743619v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viart" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tholoniat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738971v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johansen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Silva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Plain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Begg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744375v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742839v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davergne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. Capitan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800718v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603478v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740473v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741778v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sevilla" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796190v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;nault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742006v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740355v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805944v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748783v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804179v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746479v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lombard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809199v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746911v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecher" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raze" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754846v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755584v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radomski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thibault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karoui" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Cruz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817966v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Boschiroli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hubbans" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Overduin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753121v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouvery" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johanet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752152v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bodier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Johanet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750599v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751964v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kowalewicz-Kulbat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Druszczynska" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ratajczak" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829776v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kowalcwicz-Kulbat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pestel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rudincka" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827974v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thibault" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828746v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825996v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Drobecq" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raze" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242616v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267633v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242585v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242565v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil P J Price" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210385v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947254v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203681v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947361v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947216v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947502v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203656v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212363v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473049v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473090v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400509v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737025v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935282v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738077v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735417v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737780v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737457v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vinais" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737322v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734837v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734192v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603143v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara van Der Heyden" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734618v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734098v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737456v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743652v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740245v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742847v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594785v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740412v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742301v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604853v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740203v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ganneau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740392v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801047v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742444v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796167v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741538v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Silva" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Vidal Pessolani" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796247v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741917v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Govaerts" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Whittington" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798269v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Haguenoer" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743915v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743993v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800733v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750120v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748117v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748382v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker A. Sevilla" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba M. Garrido" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808490v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749066v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748999v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kap&#322;onek" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Kosi&#324;ski" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191440v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804877v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peuchant" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749475v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridabano Nato" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746906v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748412v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Decruz" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747445v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowalewicz-Kulbat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Staszek" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szpakowski" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kosinski" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Kowalski" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/220853.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749370v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804875v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haguenoer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746354v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810180v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818264v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bay" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Euphrasie" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816424v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cc Bodier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rosso" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815015v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cv Thibault" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Willery" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allix" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817961v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815183v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815679v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma de Melo Marques" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kopp" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X da Silveira" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814405v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825529v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811103v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246433v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603972v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05596893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamela" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roquet-Ban&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00014-26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David Leclercq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cortes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertus Viljoen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58455-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jessu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burtin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05078870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Bannantine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Etienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00181" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon C Duffy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Colombatti Olivieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel A Behr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00508-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Conde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona A Mcintoch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01207-23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Byrne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ollier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Tahlan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bissonnette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1043598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriac Charles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Michelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11010177" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1324985" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tambosco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2023.105497" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13111781" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bannantine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Stabel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell Bayles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01682-22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matth&#233;o Alcaraz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharvi Sharma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889587v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03392-22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.891902" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.620094" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00697-21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kowalewicz-Kulbat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szpakowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof T. Krawczyk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek L. Kowalski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kosinski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030277" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Begg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.637841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01480-20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike K&#246;hler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Liebler-Tenorio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hughes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Stevenson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Bakker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.645251" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cond&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Price-Carter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.660002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03391519v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Hosseiniporgham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bannantine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9090997" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952857v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell O Bayles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01701" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinand Sreevatsan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H. Lefrancois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081154" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beauruelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pastuszka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01359-19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104309" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120687" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Navarro-Gonzalez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanquefort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafosse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15897" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00955" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roupie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alonso-Velasco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah van Der Heyden" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Duytschaever" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2017.12.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9STNDBM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kaplonek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.05.068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408056284073337E12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00028" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith R. Stabel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13717" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605160v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00410-17" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Niegowska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novella Rapini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Piccinini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157962" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275148v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine M Bryant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie C Thibault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G E Smith" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Mcluckie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Heron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2234-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594496v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01268-16" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595184v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel de Cruz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.08.038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635938v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courcoul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183884v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Paszkiewicz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslawa Rudnicka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/359153" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124338v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117103" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188322v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lamoureux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2015.07.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2014.08.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796280v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefrancois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-55" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645232v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D&#233;roche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062780" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651511v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. M. Silva" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Danelishvili" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcnamara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Berredo-Pinho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bildfel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00147-13" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129782v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00671-13" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645287v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Alves Dias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Soares de Lima" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela de Melo Marques" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-02762012000900025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00777139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Sevilla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Garrido" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-264" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebrun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fritzinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649084v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pujol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2011.02.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B01HD2LD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649352v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Bach" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hin Hin Ko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran A. Raizman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodgoun Attarian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cho" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00365521.2010.513061" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644750v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gendt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-010-1523-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CW0KBVQD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salgado" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Collins" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salazar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kruze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#246;lske" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663507v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vc Thibault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Karoui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Cruz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01869-09" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660189v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thibault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grayon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Boschiroli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Allix-B&#233;guec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01349-08" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667485v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.10.059" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT4CM2FL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665110v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kazmierczak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Donevski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pestel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10042-008-0023-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667726v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitne Hubbans" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Overduin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00476-07" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00305279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latiffa Amniai" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquillies" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/67276" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664360v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ripoll" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deshayes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Beretti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-114" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667947v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Kopp Xavier da Silveira" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Brennan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.11.007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M29FS894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kremer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marquillies" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amniai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2005.00826.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902970v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boschiroli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thorel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671361v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wolowczuk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delacre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929469v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cenatiempo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berjeaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fremaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:19961-215" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536983v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardouin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536969v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242636v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203794v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210353v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203719v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203731v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Slavin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203704v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203750v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203516v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733536v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203394v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737871v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733605v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791579v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738389v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735589v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735909v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203449v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;laura Boschiroli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736323v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203317v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790408v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743619v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viart" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tholoniat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738971v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johansen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Silva" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Plain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Begg" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744375v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742839v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davergne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. Capitan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800718v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603478v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796190v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;nault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741778v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryant" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sevilla" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742006v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740355v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748783v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805944v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804179v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746479v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lombard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809199v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746911v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raze" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754846v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755584v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radomski" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thibault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karoui" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Cruz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817966v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Boschiroli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hubbans" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Overduin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751964v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kowalewicz-Kulbat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Druszczynska" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ratajczak" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753121v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouvery" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johanet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750599v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752152v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bodier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Johanet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829776v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kowalcwicz-Kulbat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pestel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rudincka" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827974v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thibault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828746v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825996v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Drobecq" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raze" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242616v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267633v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242585v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242565v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil P J Price" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210385v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947254v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203681v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947361v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947216v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203656v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03947502v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212363v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473049v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473090v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400509v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737025v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935282v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738077v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735417v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737457v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vinais" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737780v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737322v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734837v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734192v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603143v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara van Der Heyden" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734618v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734098v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737456v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740245v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743652v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742847v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740412v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594785v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742301v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604853v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740203v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ganneau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740392v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801047v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796167v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742444v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741917v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Govaerts" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Whittington" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741538v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Silva" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Vidal Pessolani" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796247v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798269v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Haguenoer" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743915v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743993v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800733v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748382v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker A. Sevilla" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba M. Garrido" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750120v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748117v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808490v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749066v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748999v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Kap&#322;onek" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Kosi&#324;ski" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191440v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804877v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peuchant" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749475v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridabano Nato" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746906v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748412v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Decruz" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747445v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowalewicz-Kulbat" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Staszek" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szpakowski" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kosinski" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Kowalski" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/220853.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749370v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804875v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haguenoer" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746354v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810180v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818264v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bay" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Euphrasie" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816424v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cc Bodier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rosso" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815015v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cv Thibault" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Willery" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allix" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817961v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815183v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815679v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma de Melo Marques" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kopp" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X da Silveira" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814405v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825529v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811103v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246433v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603972v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>