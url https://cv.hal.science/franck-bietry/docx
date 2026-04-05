--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -803,102 +803,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemarie-Quillerier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 128, pp.39-59. </w:t>
+              <w:t xml:space="preserve">, 2023, 128 (2), pp.39-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/grh.128.2.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour du bien-être au travail à son point de consigne : Un test international dans deux économies matures</w:t>
+                <w:t xml:space="preserve">Le retour du bien-être au travail à son point de consigne : Un test international en France et au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
@@ -1954,209 +1954,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur le concept d’implication organisationnelle en compagnie de John Meyer</w:t>
+                <w:t xml:space="preserve">Le bien-être au travail : Les apports d’une étude par profils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grhu.100.0079⟩</w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (1), pp.11-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1029278ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884092v1</w:t>
+                <w:t xml:space="preserve">hal-02934571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être au travail : Les apports d’une étude par profils.</w:t>
+                <w:t xml:space="preserve">Retour sur le concept d’implication organisationnelle en compagnie de John Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.100.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1029278ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02934571v1</w:t>
+                <w:t xml:space="preserve">hal-01884092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être au travail : les apports d'une étude par profils</w:t>
               </w:r>
@@ -2178,51 +2178,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1029278ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884090v1</w:t>
@@ -3544,51 +3544,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3850,2205 +3850,2110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être au travail (BET) des collaborateurs japonais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire table rase du passé ? Une explication du désalignement des implications organisationnelles rétrospective et actuelle par les contrastes situationnels perçus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Quillerier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de la Réunion, Jun 2023, Saint Pierre (Réunion), France. pp.302-304</w:t>
+              <w:t xml:space="preserve">34ème congrès annuel de l'Association Francophone de Gestion des Ressources Humaines (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de gestion des ressources humaines (AGRH); Università di Corsica Pasquale Paoli; Laboratoire CNRS-Université de Corse Lieux, Identités, eSpaces et Activités; École de Management et d'économie IAE, Université de Corse, Oct 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205578v1</w:t>
+                <w:t xml:space="preserve">hal-04480311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire table rase du passé ? Une explication du désalignement des implications organisationnelles rétrospective et actuelle par les contrastes situationnels perçus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bien-être au travail (BET) des collaborateurs japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Szymkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine S. Quillerier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 33ème congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Ajjacio, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2023 (CNR'IUT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion. pp.302-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480311v1</w:t>
+                <w:t xml:space="preserve">hal-04326685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être au travail (BET) des collaborateurs japonais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Szymkowiak</w:t>
+                <w:t xml:space="preserve">Bien-être et mind-wandering : Une approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+              <w:t xml:space="preserve">33e congrès AGRH Enjeux de Société et Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326685v1</w:t>
+                <w:t xml:space="preserve">hal-03699121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être et mind-wandering : Une approche expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Bourdreux</w:t>
+                <w:t xml:space="preserve">Well-being at work defined and felt by Japanese employees. Convergence and divergence with French and American employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e congrès AGRH Enjeux de Société et Gestion des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">International Human Resource Management Conference - IHRM Conference (accepted but the conference has been cancelled due to COVID-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP Business School, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699121v2</w:t>
+                <w:t xml:space="preserve">hal-04205585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being at work defined and felt by Japanese employees. Convergence and divergence with French and American employees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Szymkowiak</w:t>
+                <w:t xml:space="preserve">Plausible intra-individual evolutions of multi-foci commitment. A simulation based on the theory of general relativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Human Resource Management Conference - IHRM Conference (accepted but the conference has been cancelled due to COVID-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCP Business School, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Incubator Commitment Meeting: Commitment and Global Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEA-USP; UFBA, May 2019, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205585v1</w:t>
+                <w:t xml:space="preserve">hal-02149312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plausible intra-individual evolutions of multi-foci commitment. A simulation based on the theory of general relativity</w:t>
+                <w:t xml:space="preserve">Une approche centrée sur les personnes et sur les variables du bien-être au travail au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubator Commitment Meeting: Commitment and Global Mobility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FEA-USP; UFBA, May 2019, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Symposium France – Amérique Latine : Subjectivité et travail : Entre mal-être et bien-être construction d’un nouveau paradigme de la santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers (France) ; Centre de Recherche sur le Travail et le Développement (France) ; Réseau ibéro-américain de Promotion de la Santé et la Sécurité au Travail ; Programme de Sciences et Technologie pour le Développement ; Institut National de la Santé des Travailleurs (Cuba) ; Palais des conventions de la Havane (Cuba) ; Agence Belraysa Tours (Panamá), Oct 2018, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149312v1</w:t>
+                <w:t xml:space="preserve">hal-02096808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche centrée sur les personnes et sur les variables du bien-être au travail au Japon</w:t>
+                <w:t xml:space="preserve">Une contribution à la compréhension du lien authenticité-épuisement émotionnel : Les rôles médiateurs du bien-être au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium France – Amérique Latine : Subjectivité et travail : Entre mal-être et bien-être construction d’un nouveau paradigme de la santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers (France) ; Centre de Recherche sur le Travail et le Développement (France) ; Réseau ibéro-américain de Promotion de la Santé et la Sécurité au Travail ; Programme de Sciences et Technologie pour le Développement ; Institut National de la Santé des Travailleurs (Cuba) ; Palais des conventions de la Havane (Cuba) ; Agence Belraysa Tours (Panamá), Oct 2018, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096808v1</w:t>
+                <w:t xml:space="preserve">hal-02096831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une contribution à la compréhension du lien authenticité-épuisement émotionnel : Les rôles médiateurs du bien-être au travail</w:t>
+                <w:t xml:space="preserve">East versus West: A multi-level explanation of commitment profiles in European contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium France – Amérique Latine : Subjectivité et travail : Entre mal-être et bien-être construction d’un nouveau paradigme de la santé au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers (France) ; Centre de Recherche sur le Travail et le Développement (France) ; Réseau ibéro-américain de Promotion de la Santé et la Sécurité au Travail ; Programme de Sciences et Technologie pour le Développement ; Institut National de la Santé des Travailleurs (Cuba) ; Palais des conventions de la Havane (Cuba) ; Agence Belraysa Tours (Panamá), Oct 2018, La Havane, Cuba</w:t>
+              <w:t xml:space="preserve">Fourth Middle East Conference on Global Business, Economics, Finance and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dubaï, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096831v1</w:t>
+                <w:t xml:space="preserve">hal-02135505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">East versus West: A multi-level explanation of commitment profiles in European contexts</w:t>
+                <w:t xml:space="preserve">Organizational Commitment Profiles: A Cross-National Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. J.P Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Middle East Conference on Global Business, Economics, Finance and Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dubaï, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Conference on commitment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135505v1</w:t>
+                <w:t xml:space="preserve">hal-02136906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational Commitment Profiles: A Cross-National Comparison</w:t>
+                <w:t xml:space="preserve">Commitment profiles in national contexts: Antecedents and outcomes of strong and weak forms in France and Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John P. J.P Meyer</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Quillerier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on commitment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Columbus, United States</w:t>
+              <w:t xml:space="preserve">The future of workplace commitment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAWOP small group meeting, Sep 2016, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136906v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commitment profiles in national contexts: Antecedents and outcomes of strong and weak forms in France and Ukraine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Commitments and Career Success: An Impression Management Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine S. Quillerier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of workplace commitment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAWOP small group meeting, Sep 2016, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on Research Advances in Organizational Behavior and Human Resources Managementwork</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRM-M&amp;O, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135497v1</w:t>
+                <w:t xml:space="preserve">hal-01376109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Commitments and Career Success: An Impression Management Perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrière professionnelle et engagement syndical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Research Advances in Organizational Behavior and Human Resources Managementwork</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRM-M&amp;O, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">10e congrès SNIA CFE-CGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376109v1</w:t>
+                <w:t xml:space="preserve">hal-02149900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrière professionnelle et engagement syndical</w:t>
+                <w:t xml:space="preserve">Unionized Employees Commitments and Career Success: An Exploratory Study using Factor Mixture Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès SNIA CFE-CGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">LERA 66th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149900v1</w:t>
+                <w:t xml:space="preserve">hal-01374320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unionized Employees Commitments and Career Success: An Exploratory Study using Factor Mixture Analysis</w:t>
+                <w:t xml:space="preserve">Identifying well-being profiles at work using factor mixture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laroche</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LERA 66th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Portland, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Research Advances in Organizational Behavior and HRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Dauphine, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374320v1</w:t>
+                <w:t xml:space="preserve">hal-02136920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying well-being profiles at work using factor mixture analysis</w:t>
+                <w:t xml:space="preserve">Proposition d’une échelle de mesure positive du bien-être au travail (EPBET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Research Advances in Organizational Behavior and HRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Dauphine, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Santé au travail et management des établissements de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISC Paris; IAE Rouen, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136920v1</w:t>
+                <w:t xml:space="preserve">hal-02136929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une échelle de mesure positive du bien-être au travail (EPBET)</w:t>
+                <w:t xml:space="preserve">Career success of union members: a work commitment explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordane Creusier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé au travail et management des établissements de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISC Paris; IAE Rouen, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">24th Annual Meeting of the Society for the Advancement of Socio-Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Massachusetts Institute of Technology, Jun 2012, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136929v1</w:t>
+                <w:t xml:space="preserve">hal-02137061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Career success of union members: a work commitment explanation</w:t>
+                <w:t xml:space="preserve">L’implication organisationnelle : un concept à emprunter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Meeting of the Society for the Advancement of Socio-Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Massachusetts Institute of Technology, Jun 2012, Cambridge, United States</w:t>
+              <w:t xml:space="preserve">23e congrès AGRH "Les interfaces de la GRH"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, ICN, ISAM-IAE, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137061v1</w:t>
+                <w:t xml:space="preserve">hal-02137018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’implication organisationnelle : un concept à emprunter ?</w:t>
+                <w:t xml:space="preserve">Beyond commitment conflict: an investigation of the relationships between union, career and organizational commitments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e congrès AGRH "Les interfaces de la GRH"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, ICN, ISAM-IAE, Sep 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">LERA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labor and Employment Relations Association (LERA), Jan 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137018v1</w:t>
+                <w:t xml:space="preserve">hal-02137119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond commitment conflict: an investigation of the relationships between union, career and organizational commitments</w:t>
+                <w:t xml:space="preserve">Origin of Perceived Organizational Support and Commitment Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laroche</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LERA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labor and Employment Relations Association (LERA), Jan 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">West Meets East: Enlightening, Balancing, and Transcending</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137119v1</w:t>
+                <w:t xml:space="preserve">hal-02139521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Perceived Organizational Support and Commitment Profiles</w:t>
+                <w:t xml:space="preserve">Quels profils d’implication prédominent chez les salariés syndiqués ? Une étude des relations entre implication syndicale, implication dans la carrière et implication dans l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Camus</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">West Meets East: Enlightening, Balancing, and Transcending</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">21e congrès AGRH "Nouveaux comportements, nouvelle GRH ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139521v1</w:t>
+                <w:t xml:space="preserve">hal-02139533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels profils d’implication prédominent chez les salariés syndiqués ? Une étude des relations entre implication syndicale, implication dans la carrière et implication dans l’entreprise</w:t>
+                <w:t xml:space="preserve">Etude comparative des scores d'implication des salariés syndiqués et non syndiqués en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laroche</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Zied Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès AGRH "Nouveaux comportements, nouvelle GRH ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">47ème Congrès de l'Association Canadienne des Relations Industrielles-CRIMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139533v1</w:t>
+                <w:t xml:space="preserve">hal-01706830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des scores d'implication des salariés syndiqués et non syndiqués en France</w:t>
+                <w:t xml:space="preserve">Une gestion des ressources humaines bénévoles est-elle concevable dans l’association à but non lucratif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Zied Amara</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delanoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Congrès de l'Association Canadienne des Relations Industrielles-CRIMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Audit social et progrès du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAS; AGEF, May 2000, Marrakech, Maroc. pp.63-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706830v1</w:t>
+                <w:t xml:space="preserve">hal-02149369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une gestion des ressources humaines bénévoles est-elle concevable dans l’association à but non lucratif ?</w:t>
+                <w:t xml:space="preserve">Audit stratégique des rémunérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delanoe</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audit social et progrès du management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAS; AGEF, May 2000, Marrakech, Maroc. pp.63-82</w:t>
+              <w:t xml:space="preserve">XIe congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP-EAP, Nov 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149369v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audit stratégique des rémunérations</w:t>
+                <w:t xml:space="preserve">Les stratégies de modernisation des entreprises ayant réduit le temps de travail de façon offensive : le cas des entreprises normandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCP-EAP, Nov 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">9e congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH; LAREGO; Université de Versailles, Nov 1998, Versailles, France. pp.194-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149356v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies de modernisation des entreprises ayant réduit le temps de travail de façon offensive : le cas des entreprises normandes</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une relation d’ordre entre les différentes modalités d'expression du conflit social dans l’entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes universités d’été de l’Institut International de l’Audit social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAS, Aug 1997, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6058,215 +5963,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les partenaires sociaux : quelle stratégie syndicale pour quel dialogue social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Édition Management &amp; société, 365 p., 2007, Les Essentiels de la gestion, 978-2-84769-087-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-GRH : entre promesses et interrogations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Management &amp; société, 174 p., 2002, Gestion en liberté, 2-912647-85-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des ressources humaines en pratique : études de cas et exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eska, 291 p., 2000, 2-86911-893-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6276,407 +6181,407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and global commitments as mediators in the relationship between perceived organizational politics, psychological contract breach and counterproductive work behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emrah Özsoy (Ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current İssues and Research in Organizational Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gazi Kitabevi, 2019, 9786057805416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrière professionnelle et engagement syndical : le mariage impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Dany, Laetitia Pihel, Alain Roger (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des carrières : populations et contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp. 173-203, 2013, Recherche (AGRH), 978-2-311-01362-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’implication organisationnelle par la confiance : application au contexte tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bassirou Tidjani, Emmanuel Kamdem (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer les ressources humaines en Afrique : entre processus sociaux et pratiques organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, Management &amp; société, pp. 279-301, 2010, Questions de société, 978-2-84769-136-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les syndicats français sont contre-productifs : faisons-les disparaître !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Anne Pezet, Samuel Sponem (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.99-109, 2008,  , 978-2-7071-5639-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-GRH : le temps des TIC est-il le temps de l’éthique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Joffre, Louise Lemire, Christian Rouillard (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion privée et management public : une perspective québécoise et française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, management &amp; société, pp. 35-57, 2005, Gestion en liberté, 2-84769-036-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6686,153 +6591,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites théoriques du concept de système technique à l'origine du statut équivoque de la machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une gestion contingente des réactions sociales à l'évolution technique de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6842,51 +6747,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être au travail et l’implication organisationnelle chez Auchan (Ukraine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6899,65 +6804,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Auchan (Ukraine). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7025,51 +6930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C15618C"/>
+    <w:nsid w:val="E287FF65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7256,51 +7161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-bietry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6015-9182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/049412868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001650591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ELW-3096-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franck.bietry@unicaen.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Quillerier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04157370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemarie-Quillerier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grh.128.2.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;-Quillerier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szymkowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m04y-cnkb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04016127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.045.0063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roberger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.113.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.213.0967" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.106.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creusier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01892201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.099.0062" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. J.P Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094428115621148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884092v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029278ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02007486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Freyssinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rojot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thuderoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.016.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.171.0020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.010.0105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.087.0023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.081.0019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zied Amara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.080.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourdreux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480311v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699121v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374320v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149356v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Cohen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-bietry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6015-9182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/049412868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001650591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ELW-3096-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franck.bietry@unicaen.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Quillerier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04157370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemarie-Quillerier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grh.128.2.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;-Quillerier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szymkowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m04y-cnkb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04016127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.045.0063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roberger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.113.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.213.0967" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.106.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creusier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01892201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.099.0062" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. J.P Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094428115621148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029278ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02007486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Freyssinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rojot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thuderoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.016.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.171.0020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.010.0105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.087.0023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.081.0019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zied Amara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.080.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourdreux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699121v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139533v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149468v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317399v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Cohen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096694v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149893v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>