--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -579,98 +579,98 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude de la relation entre les implications rétrospectives et actuelles centrée sur les variables et les profils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Quillerier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 128, pp.39-53</w:t>
+              <w:t xml:space="preserve">, 2023, 2023/2 (128), pp.39-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -854,235 +854,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour du bien-être au travail à son point de consigne : Un test international en France et au Japon</w:t>
+                <w:t xml:space="preserve">Comment étudier l’implication organisationnelle des salariés autistes Asperger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lemarié-Quillerier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Szymkowiak</w:t>
+                <w:t xml:space="preserve">Alexandre Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59876/a-m04y-cnkb⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 45 (4), pp.63-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.045.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706110v1</w:t>
+                <w:t xml:space="preserve">hal-04016127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier l’implication organisationnelle des salariés autistes Asperger ?</w:t>
+                <w:t xml:space="preserve">Le retour du bien-être au travail à son point de consigne : Un test international en France et au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Creusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemarié-Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Richet</w:t>
+                <w:t xml:space="preserve">Sophie Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 45 (4), pp.63-88. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.103-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.045.0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59876/a-m04y-cnkb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016127v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire des rédacteurs. Écrire dans la Ripco – Quelques réflexions et suggestions</w:t>
               </w:r>
@@ -2136,209 +2136,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être au travail : les apports d'une étude par profils</w:t>
+                <w:t xml:space="preserve">Chronique : Les coulisses d’une découverte majeure en Gestion des Ressources Humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1029278ar⟩</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 96 (2), pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.096.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884090v1</w:t>
+                <w:t xml:space="preserve">hal-02934572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique : Les coulisses d’une découverte majeure en Gestion des Ressources Humaines</w:t>
+                <w:t xml:space="preserve">Le bien-être au travail : les apports d'une étude par profils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1029278ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grhu.096.0073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02934572v1</w:t>
+                <w:t xml:space="preserve">hal-01884090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir des négociations collectives</w:t>
               </w:r>
@@ -2565,217 +2565,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived supports, affective commitments and subjective career success: a person-centered approach</w:t>
+                <w:t xml:space="preserve">Identification des mérites respectifs des classifications par LPA/FMA et des méthodes traditionnelles : une illustration par l'étude du bien-être au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (1), pp.20-37</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934579v1</w:t>
+                <w:t xml:space="preserve">hal-01884096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des mérites respectifs des classifications par LPA/FMA et des méthodes traditionnelles : une illustration par l'étude du bien-être au travail</w:t>
+                <w:t xml:space="preserve">Perceived supports, affective commitments and subjective career success: a person-centered approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.20-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884096v1</w:t>
+                <w:t xml:space="preserve">hal-02934579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des méthodes de classifications : l'exemple du bien-être au travail</w:t>
               </w:r>
@@ -3584,51 +3584,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homophilie des profils de bien-être au travail dans le contexte d'équipes de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3804,55 +3804,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 33ème congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Ajjacio, France</w:t>
+              <w:t xml:space="preserve">34ème congrès annuel de l’AGRH ( Association Francophone de Gestion des Ressources Humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines, Oct 2023, Ajaccio - Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3951,98 +3951,98 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être au travail (BET) des collaborateurs japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2023 (CNR'IUT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion. pp.302-304</w:t>
+              <w:t xml:space="preserve">, IUT de La Réunion, Jun 2023, Saint Pierre (La Réunion), La Réunion. pp.302-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4089,51 +4089,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e congrès AGRH Enjeux de Société et Gestion des Ressources Humaines</w:t>
+              <w:t xml:space="preserve">33e congrès de l'AGRH : Enjeux de Société &amp; Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4141,51 +4141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-being at work defined and felt by Japanese employees. Convergence and divergence with French and American employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6930,51 +6930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E287FF65"/>
+    <w:nsid w:val="42B7ABF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7161,51 +7161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-bietry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6015-9182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/049412868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001650591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ELW-3096-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franck.bietry@unicaen.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Quillerier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04157370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemarie-Quillerier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grh.128.2.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;-Quillerier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szymkowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m04y-cnkb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04016127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.045.0063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roberger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.113.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.213.0967" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.106.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creusier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01892201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.099.0062" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. J.P Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094428115621148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029278ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02007486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Freyssinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rojot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thuderoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.016.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.171.0020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.010.0105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.087.0023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.081.0019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zied Amara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.080.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourdreux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699121v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139533v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149468v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317399v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Cohen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096694v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149893v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-bietry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6015-9182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/049412868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001650591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ELW-3096-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franck.bietry@unicaen.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Quillerier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04157370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemarie-Quillerier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grh.128.2.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04016127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.045.0063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;-Quillerier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szymkowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m04y-cnkb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roberger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.113.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.213.0967" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.106.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creusier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01892201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.099.0062" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. J.P Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094428115621148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029278ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0073" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02007486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Freyssinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rojot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thuderoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.016.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.171.0020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.010.0105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.087.0023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.081.0019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zied Amara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.080.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourdreux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699121v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139533v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149468v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317399v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Cohen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096694v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149893v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>