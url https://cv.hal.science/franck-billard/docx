--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular alignment echo for controlling the readout time of vortex beams</w:t>
+                <w:t xml:space="preserve">Resonant versus nonresonant impulsive molecular alignment in acetylene via vibrational excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Voisine</w:t>
+                <w:t xml:space="preserve">A Espaignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Faucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1w5r-2xxx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384988v1</w:t>
+                <w:t xml:space="preserve">hal-05333309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant versus nonresonant impulsive molecular alignment in acetylene via vibrational excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Espaignol</w:t>
+                <w:t xml:space="preserve">Molecular alignment echo for controlling the readout time of vortex beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E Hertz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333309v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-matching-free ultrashort laser pulse characterization from transient plasma lens</w:t>
               </w:r>
@@ -887,814 +887,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Optimization Strategy for Rotational Alignment Echo Spectroscopy</w:t>
+                <w:t xml:space="preserve">Molecular quantum interface for storing and manipulating ultrashort optical vortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bournazel</w:t>
+                <w:t xml:space="preserve">Firas Trawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Espaignol</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.2200525</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217273v1</w:t>
+                <w:t xml:space="preserve">hal-03797486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Markovian collisional dynamics probed with laser-aligned molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bournazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (2), pp.023115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.023115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum modeling, beyond secularity, of the collisional dissipation of molecular alignment using the energy-corrected sudden approximation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Ma</w:t>
+                <w:t xml:space="preserve">Feedback Optimization Strategy for Rotational Alignment Echo Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Espaignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 158, pp.174302. </w:t>
+              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (12), pp.2300221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0150002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adpr.202300221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04195518v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular quantum interface for storing and manipulating ultrashort optical vortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Firas Trawi</w:t>
+                <w:t xml:space="preserve">Quantum modeling, beyond secularity, of the collisional dissipation of molecular alignment using the energy-corrected sudden approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.174302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0150002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797486v1</w:t>
+                <w:t xml:space="preserve">insu-04195518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIGER: TIme-Gated Electric field Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation and Control of Coherent Terahertz Phonons in Silicon Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adpr.202200107⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202200357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557606v1</w:t>
+                <w:t xml:space="preserve">hal-04931798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and Control of Coherent Terahertz Phonons in Silicon Metasurfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Petit</w:t>
+                <w:t xml:space="preserve">TIGER: TIme-Gated Electric field Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Brûlé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Rishabh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (19), </w:t>
+              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202200357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adpr.202200107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931798v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-demand generation of soliton molecules through evolutionary algorithm optimization</w:t>
               </w:r>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (1), pp.134-137. </w:t>
@@ -1853,51 +1853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 509, pp.127887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1925,645 +1925,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echo-assisted impulsive alignment of room-temperature acetone molecules</w:t>
+                <w:t xml:space="preserve">1.7–18 µm mid-infrared supercontinuum generation in a dispersion-engineered step-index chalcogenide fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junyang Ma</w:t>
+                <w:t xml:space="preserve">Arnaud Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent H. Coudert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bournazel</w:t>
+                <w:t xml:space="preserve">Rémi Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lavorel</w:t>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.023192⟩</w:t>
+              <w:t xml:space="preserve">Results in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.104397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rinp.2021.104397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266015v2</w:t>
+                <w:t xml:space="preserve">hal-03437015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing ultrashort laser pulses by the rotational Doppler effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Lavorel</w:t>
+                <w:t xml:space="preserve">Echo-assisted impulsive alignment of room-temperature acetone molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent H. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreva.104.013514⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.023192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369988v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing coherent molecular rotation in a gaseous medium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hertz</w:t>
+                <w:t xml:space="preserve">Characterizing ultrashort laser pulses by the rotational Doppler effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Szmygel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dubrouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.053113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.053113⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreva.104.013514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461780v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.7–18 µm mid-infrared supercontinuum generation in a dispersion-engineered step-index chalcogenide fiber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizing coherent molecular rotation in a gaseous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+                <w:t xml:space="preserve">Ilia Tutunnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+                <w:t xml:space="preserve">Emilien Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+                <w:t xml:space="preserve">Uri Steinitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26, pp.104397. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.053113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rinp.2021.104397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.053113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437015v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doppler effect as a tool for ultrashort electric field reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Szmygel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dubrouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (24), pp.6795-6798. </w:t>
@@ -2614,90 +2614,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical imaging of coherent molecular rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Tutunnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (5), pp.1900344. </w:t>
@@ -2735,90 +2735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast collisional dissipation of symmetric-top molecules probed by rotational alignment echoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2908,64 +2908,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -3042,51 +3042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3127,2509 +3127,2509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsional control of the methyl group in methanol</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observing collisions beyond the secular approximation limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.043425⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13706-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367925v1</w:t>
+                <w:t xml:space="preserve">hal-02995728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared two-octave spanning supercontinuum generation in a Ge-Se-Te glass suspended core fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-infrared supercontinuum generation from 2 to 14 μm in arsenic-and antimony-free chalcogenide glass fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Paul Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1612-202X/ab2053⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.A183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.00A183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389043v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized vibronic-coupling Hamiltonian for molecules without symmetry: Application to the photoisomerization of benzopyran</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Lauvergnat</w:t>
+                <w:t xml:space="preserve">Mid-infrared two-octave spanning supercontinuum generation in a Ge-Se-Te glass suspended core fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5085059⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (7), pp.075402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1612-202X/ab2053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108321v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOAR: Biprism based optical autocorrelation with retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Torsional control of the methyl group in methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5054357⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.043425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389028v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational echoes as a tool for investigating ultrafast collisional dynamics of molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Hertz</w:t>
+                <w:t xml:space="preserve">A generalized vibronic-coupling Hamiltonian for molecules without symmetry: Application to the photoisomerization of benzopyran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joubert-Doriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.193401⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (12), pp.124109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5085059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398543v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared supercontinuum generation from 2 to 14 μm in arsenic-and antimony-free chalcogenide glass fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+                <w:t xml:space="preserve">BOAR: Biprism based optical autocorrelation with retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubrouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lecorné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Szmygel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.00A183⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5054357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388875v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing collisions beyond the secular approximation limit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Hertz</w:t>
+                <w:t xml:space="preserve">Rotational echoes as a tool for investigating ultrafast collisional dynamics of molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13706-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.193401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995728v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-based tachometer for measuring spinning rotors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding up to far-infrared filamentation-induced supercontinuum spanning in chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lavorel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.031839⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-018-7041-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461632v1</w:t>
+                <w:t xml:space="preserve">hal-02396826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding up to far-infrared filamentation-induced supercontinuum spanning in chalcogenide glasses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Froidevaux</w:t>
+                <w:t xml:space="preserve">Collisional dissipation of the laser-induced alignment of ethane gas: Energy corrected sudden quantum model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemière</w:t>
+                <w:t xml:space="preserve">C. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 124 (9), </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (21), pp.214305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-018-7041-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5053963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396826v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional dissipation of the laser-induced alignment of ethane gas: A requantized classical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149 (15), pp.154301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5046899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional dissipation of the laser-induced alignment of ethane gas: Energy corrected sudden quantum model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization-based tachometer for measuring spinning rotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149 (21), pp.214305. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (24), pp.31839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5053963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.031839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974184v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-order-harmonic generation in coherently spinning molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Hertz</w:t>
+                <w:t xml:space="preserve">Resonantly enhanced filamentation in gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Karras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043418⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (7), pp.764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.4.000764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461643v1</w:t>
+                <w:t xml:space="preserve">hal-03549841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonantly enhanced filamentation in gases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Karras</w:t>
+                <w:t xml:space="preserve">Third-order-harmonic generation in coherently spinning molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (7), pp.764. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.4.000764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549841v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping of ultraviolet femtosecond laser pulses by Fourier domain harmonic generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Billard</w:t>
+                <w:t xml:space="preserve">Filamentation-induced spectral broadening and pulse shortening of infrared pulses in Tellurite glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Karras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Lavorel</w:t>
+                <w:t xml:space="preserve">C. Peureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.027702⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 380, pp.245-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550330v1</w:t>
+                <w:t xml:space="preserve">hal-04154898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational Doppler effect in harmonic generation from spinning molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.051402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of fractional echoes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Siour</w:t>
+                <w:t xml:space="preserve">Shaping of ultraviolet femtosecond laser pulses by Fourier domain harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (24), pp.27702-27714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.027702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.033404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03737479v1</w:t>
+                <w:t xml:space="preserve">hal-03550330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the field-free orientation of a symmetric-top molecule by terahertz laser pulses at high temperature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Experimental observation of fractional echoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (4), pp.043403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043403⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94, 148, p. 1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.033404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877529v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03737479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation-induced spectral broadening and pulse shortening of infrared pulses in Tellurite glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Béjot</w:t>
+                <w:t xml:space="preserve">Observation of the field-free orientation of a symmetric-top molecule by terahertz laser pulses at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Babilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Picot-Clémente</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 380, pp.245-249. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (4), pp.043403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154898v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation and Alignment Echoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Karras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (15), </w:t>
@@ -5680,90 +5680,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic Generation and Nonlinear Propagation: When Secondary Radiations Have Primary Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Karras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (20), pp.203902. </w:t>
@@ -5853,51 +5853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, </w:t>
@@ -5961,51 +5961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6091,51 +6091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6225,77 +6225,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.033419. </w:t>
@@ -6327,269 +6327,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse chemical interface detection with coherent anti-Stokes Raman scattering (CARS) microscopy</w:t>
+                <w:t xml:space="preserve">Observation of laser-induced ﬁeld-free permanent planar alignment of molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brustlein</w:t>
+                <w:t xml:space="preserve">Md. Z. Hoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gachet</w:t>
+                <w:t xml:space="preserve">M. Lapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rigneault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (1), pp.013409-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696020v1</w:t>
+                <w:t xml:space="preserve">hal-00639266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of laser-induced ﬁeld-free permanent planar alignment of molecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transverse chemical interface detection with coherent anti-Stokes Raman scattering (CARS) microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lapert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Hertz</w:t>
+                <w:t xml:space="preserve">S. Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.086006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639266v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse chemical interface detection with coherent anti-Stokes Raman scattering microscopy</w:t>
               </w:r>
@@ -6677,1098 +6677,1098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a Fabry-Perot cavity: A theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman depolarization ratio of liquids probed by linear polarization Coherent Anti-Stokes Raman spectroscop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (7), pp.775-780</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392266v1</w:t>
+                <w:t xml:space="preserve">hal-00437131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Anti-Stokes Raman Scattering (CARS) in a microcavity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Rigneault</w:t>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 34, pp.1789-1791</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 34 (12), pp.1789-1791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.001789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603264v1</w:t>
+                <w:t xml:space="preserve">hal-00391069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman depolarization ratio of liquids probed by linear polarization coherent anti-Stokes Raman spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent Anti-Stokes Raman Scattering (CARS) in a microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.1789-1791</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00376676v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman depolarization ratio of liquids probed by linear polarization coherent anti-Stokes Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.34.001789⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.Pending. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391069v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman depolarization ratio of liquids probed by linear polarization Coherent Anti-Stokes Raman spectroscop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a Fabry-Perot cavity: A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (7), pp.1295-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.26.001295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437131v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic nonlinear optical absorption of gold nanorods in a silica matrix</w:t>
+                <w:t xml:space="preserve">Local field calculations of the anisotropic nonlinear absorption coefficient of aligned gold nanorods embedded in silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Lamarre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Billard</w:t>
+                <w:t xml:space="preserve">Jean-Michel Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.H. Kerboua</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Martinu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.331-340</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (6), pp.961-971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00229838v1</w:t>
+                <w:t xml:space="preserve">hal-00450833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background-free coherent anti-Stokes Raman spectroscopy near transverse interfaces: a vectorial study</w:t>
+                <w:t xml:space="preserve">Focused field symmetries for background-free coherent anti-Stokes Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.001655⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (6), pp.061802(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.061802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322136v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focused field symmetries for background-free coherent anti-Stokes Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Background-free coherent anti-Stokes Raman spectroscopy near transverse interfaces: a vectorial study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.061802⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (10), pp.1655-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.001655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284868v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local field calculations of the anisotropic nonlinear absorption coefficient of aligned gold nanorods embedded in silica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic nonlinear optical absorption of gold nanorods in a silica matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Kerboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Lamarre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Billard</w:t>
+                <w:t xml:space="preserve">M. Lequime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martinu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Roorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (6), pp.961-971</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.331-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450833v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00229838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering (CARS) microscopy imaging at interfaces: evidence of interference effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (16), pp.10408-10420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7946,51 +7946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8067,51 +8067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8188,77 +8188,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journées des Phénomènes Ultrarapides (JPU 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
@@ -8300,77 +8300,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie non-linéaire vibrationnelle CARS affranchie de bruit non-résonant aux interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8434,51 +8434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMARIS'10 - Advances in Molecular Nonlinear Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8516,51 +8516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Background free CARS microscopy at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8624,733 +8624,677 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th French Israeli Symposium on Nonlinear and Quantum Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Ein Gedi, Israel</w:t>
+              <w:t xml:space="preserve">MicroCARS 2009 : Fall School on Raman and CARS microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362623v1</w:t>
+                <w:t xml:space="preserve">hal-00452898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background-free coherent anti-Stokes Raman spectroscopy and microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EOS Topical Meeting on Advanced Imaging Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398337v1</w:t>
+                <w:t xml:space="preserve">hal-00398338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Background-free coherent anti-Stokes Raman spectroscopy and microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EOS Topical Meeting on Advanced Imaging Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398338v1</w:t>
+                <w:t xml:space="preserve">hal-00398337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focused Field Symmetries for Background-Free Coherent Anti-Stokes Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering (CARS) in a microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th French Israeli Symposium on Nonlinear and Quantum Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Ein Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362624v1</w:t>
+                <w:t xml:space="preserve">hal-00362623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic nonlinear optical absorption in gold nanorod nanocomposite coatings: Theory and experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lamarre</w:t>
+                <w:t xml:space="preserve">Focused Field Symmetries for Background-Free Coherent Anti-Stokes Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd SVC Annual Technical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Santa Clara, United States</w:t>
+              <w:t xml:space="preserve">10th French Israeli Symposium on Nonlinear and Quantum Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Ein Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453041v1</w:t>
+                <w:t xml:space="preserve">hal-00362624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering (CARS) in a microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic nonlinear optical absorption in gold nanorod nanocomposite coatings: Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahineze Harkati Kerboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjoerd Roorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroCARS 2009 : Fall School on Raman and CARS microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t>
+              <w:t xml:space="preserve">52nd SVC Annual Technical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Santa Clara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452898v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic nonlinear optical absorption of gold nanorods in a silica matrix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopie CARS : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Symposium on Functional Coatings and Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">15ème édition des journées du Groupe français de spectroscopie vibrationnelle : Spectroscopies et Nanomonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453049v1</w:t>
+                <w:t xml:space="preserve">hal-00452896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARS to study water penetration in skin</w:t>
               </w:r>
@@ -9412,126 +9356,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie CARS : état des lieux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic nonlinear optical absorption of gold nanorods in a silica matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahineze Harkati Kerboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjoerd Roorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème édition des journées du Groupe français de spectroscopie vibrationnelle : Spectroscopies et Nanomonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th Symposium on Functional Coatings and Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452896v1</w:t>
+                <w:t xml:space="preserve">hal-00453049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focused field symmetries for background-free CARS spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9595,51 +9595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARS in a microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9690,51 +9690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARS microscopy in a microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9772,51 +9772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering microscopy near boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9824,51 +9824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Djaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European/French Israeli Symposium on Nonlinear and Quantum Optics - FRISNO 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9893,64 +9893,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering microscopy (CARS) image contrast at interfaces: evidence of interference effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10014,90 +10014,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical aspects and application of Coherent Anti-stokes Raman Scattering (CARS) microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Djaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFO du club Photonique et Sciences du Vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10299,285 +10299,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and experimental setting of the Z-scan method for accurate nonlinear refractive index and absorption metrology</w:t>
+                <w:t xml:space="preserve">Mesure sub-picoseconde de l'indice de réfraction non linéaire de milieux denses par la méthode de Z-scan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Akhouayri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.334</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMTO 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083025v1</w:t>
+                <w:t xml:space="preserve">hal-00083030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z-scan studies of the nonlinear refractive index of fused silica in the nanosecond regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study and experimental setting of the Z-scan method for accurate nonlinear refractive index and absorption metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Akhouayri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.391</w:t>
+              <w:t xml:space="preserve">2004, pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083022v1</w:t>
+                <w:t xml:space="preserve">hal-00083025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure sub-picoseconde de l'indice de réfraction non linéaire de milieux denses par la méthode de Z-scan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Z-scan studies of the nonlinear refractive index of fused silica in the nanosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Akhouayri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083030v1</w:t>
+                <w:t xml:space="preserve">hal-00083022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z-scan theoretical and experimental studies for accurate measurements of nonlinear refractive index and absorption of optical glasses near damage threshold</w:t>
               </w:r>
@@ -10683,77 +10683,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear optics in coherently spinning molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10862,51 +10862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022117927A1. 2022, https://worldwide.espacenet.com/patent/search/family/074669020/publication/WO2022117927A1?q=WO2022117927A1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11012,51 +11012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode pour la détection d'un signal optique non linéaire résonant et dispositif pour la mise en œuvre de ladite méthode (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11132,103 +11132,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Single Device for Complete Temporal Characterization of Ultrafast Laser Pulses Across Six Octaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Espaignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11640,51 +11640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Voisine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;jot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Billard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Faucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hertz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espaignol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1w5r-2xxx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Bhalavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubrouil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Billard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.516584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B &#201;jot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kumar Bhalavi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubrouil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202400074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bournazel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espaignol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Bhalavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.133201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Voisine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;jot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401180" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bournazel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Espaignol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hertz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202300221" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.023115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Trawi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200357" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nafa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.446075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266015v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang Ma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H. Coudert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavorel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023192" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Szmygel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lavorel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.013514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Tutunnikov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Steinitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.053113" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jules" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.104397" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.402935" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delahaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023247" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2020.2985297" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043425" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389043v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemiere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desevedavy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab2053" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joubert-Doriol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389028v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubrouil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecorn&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054357" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.193401" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Froidevaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.00A183" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13706-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.031839" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396826v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7041-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046899" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053963" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043418" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doussot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000764" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Karras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.027702" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461653v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.051402" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03737479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.033404" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877529v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Babilotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hamraoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043403" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154898v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peureux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.06.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.153601" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.203902" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Vieillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaussard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.023409" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1608" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761282v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houzet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chateau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5203-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gateau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.033419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Z. Hoque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013409" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gachet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392266v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.001295" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603264v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376676v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2289" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL0SV5TD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391069v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001789" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437131v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229838v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Kerboua" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roorda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322136v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001655" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284868v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.061802" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450833v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamarre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747785v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houzet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vieillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490365v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490359v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459741v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398337v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362624v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahineze Harkati Kerboua" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Roorda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453049v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452896v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438971v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438941v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137027v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151786v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082198v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Natoli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083025v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083022v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477094v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03786-4_3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121037v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477857v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Didier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kiss" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shrestha" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;br&#243;k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011812v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espaignol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;jot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hertz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Billard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Faucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1w5r-2xxx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Voisine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Bhalavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubrouil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Billard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.516584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B &#201;jot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kumar Bhalavi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubrouil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202400074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bournazel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espaignol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Bhalavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.133201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Voisine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;jot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401180" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Trawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hertz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.023115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bournazel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Espaignol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202300221" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200357" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nafa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.446075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jules" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.104397" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266015v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H. Coudert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavorel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Szmygel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lavorel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.013514" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461780v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Tutunnikov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Steinitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.053113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.402935" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delahaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023247" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2020.2985297" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13706-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Froidevaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.00A183" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desevedavy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab2053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faucher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043425" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joubert-Doriol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085059" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389028v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubrouil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecorn&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054357" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.193401" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7041-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053963" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046899" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavorel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.031839" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549841v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doussot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000764" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461643v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043418" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peureux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.06.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.051402" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Karras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.027702" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03737479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.033404" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Babilotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hamraoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043403" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.153601" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.203902" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Vieillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaussard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.023409" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1608" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761282v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houzet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chateau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5203-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gateau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.033419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Z. Hoque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013409" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gachet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437131v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001789" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603264v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2289" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL0SV5TD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392266v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.001295" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamarre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.061802" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322136v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001655" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229838v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Kerboua" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roorda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747785v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houzet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vieillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490365v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490359v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459741v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452898v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398338v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398337v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362623v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362624v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahineze Harkati Kerboua" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Roorda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438971v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438941v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137027v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151786v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082198v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Natoli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083030v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083025v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083022v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477094v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03786-4_3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121037v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477857v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Didier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kiss" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shrestha" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;br&#243;k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011812v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>