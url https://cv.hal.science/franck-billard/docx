--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant versus nonresonant impulsive molecular alignment in acetylene via vibrational excitation</w:t>
+                <w:t xml:space="preserve">Molecular alignment echo for controlling the readout time of vortex beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Espaignol</w:t>
+                <w:t xml:space="preserve">A Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E Hertz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333309v1</w:t>
+                <w:t xml:space="preserve">hal-05384988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular alignment echo for controlling the readout time of vortex beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Voisine</w:t>
+                <w:t xml:space="preserve">Resonant versus nonresonant impulsive molecular alignment in acetylene via vibrational excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Espaignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Billard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O Faucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1w5r-2xxx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384988v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-matching-free ultrashort laser pulse characterization from transient plasma lens</w:t>
               </w:r>
@@ -2238,51 +2238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dubrouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2506,51 +2506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Szmygel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dubrouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2908,64 +2908,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -3172,64 +3172,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -5131,64 +5131,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping of ultraviolet femtosecond laser pulses by Fourier domain harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Karras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,295 +5259,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of fractional echoes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Billard</w:t>
+                <w:t xml:space="preserve">Observation of the field-free orientation of a symmetric-top molecule by terahertz laser pulses at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Babilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94, 148, p. 1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.033404⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (4), pp.043403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03737479v1</w:t>
+                <w:t xml:space="preserve">hal-04877529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the field-free orientation of a symmetric-top molecule by terahertz laser pulses at high temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Babilotte</w:t>
+                <w:t xml:space="preserve">Experimental observation of fractional echoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Hamraoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Lavorel</w:t>
+                <w:t xml:space="preserve">G. Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (4), pp.043403. </w:t>
+              <w:t xml:space="preserve">, 2016, 94, 148, p. 1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.033404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877529v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03737479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation and Alignment Echoes</w:t>
               </w:r>
@@ -7251,226 +7251,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local field calculations of the anisotropic nonlinear absorption coefficient of aligned gold nanorods embedded in silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lamarre</w:t>
+                <w:t xml:space="preserve">Focused field symmetries for background-free coherent anti-Stokes Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Martinu</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (6), pp.061802(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.061802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450833v1</w:t>
+                <w:t xml:space="preserve">hal-00284868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focused field symmetries for background-free coherent anti-Stokes Raman spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gachet</w:t>
+                <w:t xml:space="preserve">Local field calculations of the anisotropic nonlinear absorption coefficient of aligned gold nanorods embedded in silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (6), pp.961-971</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284868v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Background-free coherent anti-Stokes Raman spectroscopy near transverse interfaces: a vectorial study</w:t>
               </w:r>
@@ -8782,230 +8782,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background-free coherent anti-Stokes Raman spectroscopy and microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering (CARS) in a microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EOS Topical Meeting on Advanced Imaging Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Jena, Germany</w:t>
+              <w:t xml:space="preserve">10th French Israeli Symposium on Nonlinear and Quantum Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Ein Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398337v1</w:t>
+                <w:t xml:space="preserve">hal-00362623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering (CARS) in a microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Background-free coherent anti-Stokes Raman spectroscopy and microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th French Israeli Symposium on Nonlinear and Quantum Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Ein Gedi, Israel</w:t>
+              <w:t xml:space="preserve">4th EOS Topical Meeting on Advanced Imaging Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362623v1</w:t>
+                <w:t xml:space="preserve">hal-00398337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focused Field Symmetries for Background-Free Coherent Anti-Stokes Raman Spectroscopy</w:t>
               </w:r>
@@ -9086,51 +9086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic nonlinear optical absorption in gold nanorod nanocomposite coatings: Theory and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9362,51 +9362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic nonlinear optical absorption of gold nanorods in a silica matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11640,51 +11640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espaignol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;jot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hertz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Billard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Faucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1w5r-2xxx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Voisine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Bhalavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubrouil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Billard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.516584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B &#201;jot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kumar Bhalavi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubrouil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202400074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bournazel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espaignol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Bhalavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.133201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Voisine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;jot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401180" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Trawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hertz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.023115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bournazel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Espaignol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202300221" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200357" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nafa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.446075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jules" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.104397" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266015v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H. Coudert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavorel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Szmygel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lavorel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.013514" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461780v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Tutunnikov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Steinitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.053113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.402935" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delahaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023247" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2020.2985297" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13706-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Froidevaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.00A183" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desevedavy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab2053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faucher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043425" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joubert-Doriol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085059" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389028v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubrouil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecorn&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054357" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.193401" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7041-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053963" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046899" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavorel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.031839" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549841v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doussot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000764" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461643v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043418" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peureux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.06.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.051402" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Karras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.027702" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03737479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.033404" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Babilotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hamraoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043403" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.153601" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.203902" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Vieillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaussard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.023409" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1608" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761282v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houzet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chateau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5203-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gateau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.033419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Z. Hoque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013409" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gachet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437131v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001789" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603264v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2289" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL0SV5TD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392266v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.001295" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamarre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.061802" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322136v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001655" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229838v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Kerboua" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roorda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747785v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houzet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vieillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490365v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490359v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459741v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452898v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398338v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398337v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362623v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362624v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahineze Harkati Kerboua" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Roorda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438971v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438941v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137027v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151786v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082198v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Natoli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083030v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083025v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083022v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477094v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03786-4_3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121037v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477857v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Didier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kiss" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shrestha" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;br&#243;k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011812v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Voisine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;jot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Billard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Faucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hertz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espaignol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1w5r-2xxx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Bhalavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubrouil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Billard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.516584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B &#201;jot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kumar Bhalavi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubrouil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202400074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bournazel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espaignol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Bhalavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.133201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Voisine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;jot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401180" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Trawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hertz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.023115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bournazel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Espaignol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202300221" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200357" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nafa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.446075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jules" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.104397" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266015v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H. Coudert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavorel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Szmygel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lavorel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.013514" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461780v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Tutunnikov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Steinitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.053113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.402935" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delahaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023247" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2020.2985297" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13706-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Froidevaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.00A183" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desevedavy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab2053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faucher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043425" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joubert-Doriol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085059" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389028v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubrouil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecorn&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054357" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.193401" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7041-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053963" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046899" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavorel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.031839" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549841v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doussot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000764" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461643v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043418" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peureux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.06.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.051402" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Karras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.027702" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Babilotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hamraoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043403" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03737479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.033404" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.153601" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.203902" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Vieillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaussard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.023409" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1608" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761282v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houzet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chateau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5203-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gateau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.033419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Z. Hoque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013409" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gachet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437131v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001789" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603264v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2289" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL0SV5TD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392266v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.001295" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.061802" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450833v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamarre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322136v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001655" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229838v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Kerboua" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roorda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747785v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houzet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vieillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490365v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490359v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459741v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452898v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398338v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398337v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362624v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahineze Harkati Kerboua" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Roorda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438971v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438941v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137027v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151786v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082198v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Natoli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083030v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083025v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083022v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477094v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03786-4_3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121037v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477857v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Didier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kiss" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shrestha" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;br&#243;k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011812v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>