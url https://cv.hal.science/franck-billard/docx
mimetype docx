--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -887,550 +887,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular quantum interface for storing and manipulating ultrashort optical vortex</w:t>
+                <w:t xml:space="preserve">Feedback Optimization Strategy for Rotational Alignment Echo Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Trawi</w:t>
+                <w:t xml:space="preserve">Manon Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Espaignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (12), pp.2300221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adpr.202300221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797486v1</w:t>
+                <w:t xml:space="preserve">hal-04217273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Markovian collisional dynamics probed with laser-aligned molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bournazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (2), pp.023115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.023115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Optimization Strategy for Rotational Alignment Echo Spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Quantum modeling, beyond secularity, of the collisional dissipation of molecular alignment using the energy-corrected sudden approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Billard</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (12), pp.2300221. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.174302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adpr.202300221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0150002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217273v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04195518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum modeling, beyond secularity, of the collisional dissipation of molecular alignment using the energy-corrected sudden approximation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Ma</w:t>
+                <w:t xml:space="preserve">Molecular quantum interface for storing and manipulating ultrashort optical vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Trawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.2200525</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04195518v1</w:t>
+                <w:t xml:space="preserve">hal-03797486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and Control of Coherent Terahertz Phonons in Silicon Metasurfaces</w:t>
               </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Brûlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (19), </w:t>
@@ -1576,51 +1576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishabh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (1), pp.134-137. </w:t>
@@ -1853,51 +1853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 509, pp.127887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1925,645 +1925,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.7–18 µm mid-infrared supercontinuum generation in a dispersion-engineered step-index chalcogenide fiber</w:t>
+                <w:t xml:space="preserve">Echo-assisted impulsive alignment of room-temperature acetone molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lemière</w:t>
+                <w:t xml:space="preserve">Junyang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bizot</w:t>
+                <w:t xml:space="preserve">Laurent H. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bournazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+                <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rinp.2021.104397⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.023192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437015v1</w:t>
+                <w:t xml:space="preserve">hal-03266015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echo-assisted impulsive alignment of room-temperature acetone molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Lavorel</w:t>
+                <w:t xml:space="preserve">Characterizing ultrashort laser pulses by the rotational Doppler effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Szmygel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dubrouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.023192⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreva.104.013514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266015v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing ultrashort laser pulses by the rotational Doppler effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Lavorel</w:t>
+                <w:t xml:space="preserve">Visualizing coherent molecular rotation in a gaseous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Tutunnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uri Steinitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreva.104.013514⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.053113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.053113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369988v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing coherent molecular rotation in a gaseous medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1.7–18 µm mid-infrared supercontinuum generation in a dispersion-engineered step-index chalcogenide fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilia Tutunnikov</w:t>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Prost</w:t>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uri Steinitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hertz</w:t>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.053113. </w:t>
+              <w:t xml:space="preserve">Results in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.104397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.053113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rinp.2021.104397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461780v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doppler effect as a tool for ultrashort electric field reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Szmygel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dubrouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (24), pp.6795-6798. </w:t>
@@ -2614,90 +2614,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical imaging of coherent molecular rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Tutunnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (5), pp.1900344. </w:t>
@@ -2735,77 +2735,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast collisional dissipation of symmetric-top molecules probed by rotational alignment echoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3042,51 +3042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3127,2509 +3127,2509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing collisions beyond the secular approximation limit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Hertz</w:t>
+                <w:t xml:space="preserve">Mid-infrared two-octave spanning supercontinuum generation in a Ge-Se-Te glass suspended core fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13706-0⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (7), pp.075402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1612-202X/ab2053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995728v1</w:t>
+                <w:t xml:space="preserve">hal-02389043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared supercontinuum generation from 2 to 14 μm in arsenic-and antimony-free chalcogenide glass fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
+                <w:t xml:space="preserve">Torsional control of the methyl group in methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.043425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.00A183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02388875v1</w:t>
+                <w:t xml:space="preserve">hal-02367925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared two-octave spanning supercontinuum generation in a Ge-Se-Te glass suspended core fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+                <w:t xml:space="preserve">A generalized vibronic-coupling Hamiltonian for molecules without symmetry: Application to the photoisomerization of benzopyran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joubert-Doriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (12), pp.124109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5085059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1612-202X/ab2053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02389043v1</w:t>
+                <w:t xml:space="preserve">hal-02108321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsional control of the methyl group in methanol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BOAR: Biprism based optical autocorrelation with retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubrouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lecorné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Szmygel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.043425⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5054357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367925v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized vibronic-coupling Hamiltonian for molecules without symmetry: Application to the photoisomerization of benzopyran</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Lauvergnat</w:t>
+                <w:t xml:space="preserve">Rotational echoes as a tool for investigating ultrafast collisional dynamics of molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.193401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5085059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02108321v1</w:t>
+                <w:t xml:space="preserve">hal-02398543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOAR: Biprism based optical autocorrelation with retrieval</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Szmygel</w:t>
+                <w:t xml:space="preserve">Observing collisions beyond the secular approximation limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13706-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5054357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02389028v2</w:t>
+                <w:t xml:space="preserve">hal-02995728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational echoes as a tool for investigating ultrafast collisional dynamics of molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Billard</w:t>
+                <w:t xml:space="preserve">Mid-infrared supercontinuum generation from 2 to 14 μm in arsenic-and antimony-free chalcogenide glass fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Hartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Hertz</w:t>
+                <w:t xml:space="preserve">Paul Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (19), </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.A183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.193401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.00A183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398543v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding up to far-infrared filamentation-induced supercontinuum spanning in chalcogenide glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization-based tachometer for measuring spinning rotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mouawad</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-018-7041-7⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (24), pp.31839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.031839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396826v1</w:t>
+                <w:t xml:space="preserve">hal-03461632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional dissipation of the laser-induced alignment of ethane gas: Energy corrected sudden quantum model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Hartmann</w:t>
+                <w:t xml:space="preserve">Expanding up to far-infrared filamentation-induced supercontinuum spanning in chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boulet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Faucher</w:t>
+                <w:t xml:space="preserve">A. Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149 (21), pp.214305. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5053963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-018-7041-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974184v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional dissipation of the laser-induced alignment of ethane gas: A requantized classical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Collisional dissipation of the laser-induced alignment of ethane gas: Energy corrected sudden quantum model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 149 (15), pp.154301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5046899⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 149 (21), pp.214305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5053963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944596v1</w:t>
+                <w:t xml:space="preserve">hal-01974184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-based tachometer for measuring spinning rotors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collisional dissipation of the laser-induced alignment of ethane gas: A requantized classical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (24), pp.31839. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (15), pp.154301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.26.031839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5046899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461632v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonantly enhanced filamentation in gases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Karras</w:t>
+                <w:t xml:space="preserve">Third-order-harmonic generation in coherently spinning molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.4.000764⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549841v1</w:t>
+                <w:t xml:space="preserve">hal-03461643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-order-harmonic generation in coherently spinning molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Hertz</w:t>
+                <w:t xml:space="preserve">Resonantly enhanced filamentation in gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Karras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (4), </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (7), pp.764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.4.000764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461643v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation-induced spectral broadening and pulse shortening of infrared pulses in Tellurite glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Picot-Clémente</w:t>
+                <w:t xml:space="preserve">Rotational Doppler effect in harmonic generation from spinning molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.051402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154898v1</w:t>
+                <w:t xml:space="preserve">hal-03461653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational Doppler effect in harmonic generation from spinning molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Lavorel</w:t>
+                <w:t xml:space="preserve">Shaping of ultraviolet femtosecond laser pulses by Fourier domain harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.051402⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (24), pp.27702-27714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.027702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461653v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping of ultraviolet femtosecond laser pulses by Fourier domain harmonic generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Lavorel</w:t>
+                <w:t xml:space="preserve">Observation of the field-free orientation of a symmetric-top molecule by terahertz laser pulses at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Babilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.027702⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (4), pp.043403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550330v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the field-free orientation of a symmetric-top molecule by terahertz laser pulses at high temperature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Experimental observation of fractional echoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (4), pp.043403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043403⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94, 148, p. 1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.033404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877529v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03737479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of fractional echoes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Lavorel</w:t>
+                <w:t xml:space="preserve">Filamentation-induced spectral broadening and pulse shortening of infrared pulses in Tellurite glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Siour</w:t>
+                <w:t xml:space="preserve">Jérémy Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, 148, p. 1-16. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 380, pp.245-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.033404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03737479v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation and Alignment Echoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Karras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (15), </w:t>
@@ -5680,90 +5680,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic Generation and Nonlinear Propagation: When Secondary Radiations Have Primary Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Karras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (20), pp.203902. </w:t>
@@ -5853,51 +5853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, </w:t>
@@ -5961,51 +5961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6091,51 +6091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6225,77 +6225,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.033419. </w:t>
@@ -6359,51 +6359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Z. Hoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6677,1029 +6677,1029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman depolarization ratio of liquids probed by linear polarization Coherent Anti-Stokes Raman spectroscop</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent Anti-Stokes Raman Scattering (CARS) in a microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40 (7), pp.775-780</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.1789-1791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437131v1</w:t>
+                <w:t xml:space="preserve">hal-00603264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman depolarization ratio of liquids probed by linear polarization coherent anti-Stokes Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.Pending. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.34.001789⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00391069v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Anti-Stokes Raman Scattering (CARS) in a microcavity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Rigneault</w:t>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a Fabry-Perot cavity: A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (7), pp.1295-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.26.001295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603264v1</w:t>
+                <w:t xml:space="preserve">hal-00392266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman depolarization ratio of liquids probed by linear polarization coherent anti-Stokes Raman spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.2289⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (12), pp.1789-1791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.001789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00376676v1</w:t>
+                <w:t xml:space="preserve">hal-00391069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a Fabry-Perot cavity: A theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman depolarization ratio of liquids probed by linear polarization Coherent Anti-Stokes Raman spectroscop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (7), pp.775-780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.26.001295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00392266v1</w:t>
+                <w:t xml:space="preserve">hal-00437131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focused field symmetries for background-free coherent anti-Stokes Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Background-free coherent anti-Stokes Raman spectroscopy near transverse interfaces: a vectorial study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (6), pp.061802(R). </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (10), pp.1655-1666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.061802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.001655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284868v1</w:t>
+                <w:t xml:space="preserve">hal-00322136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local field calculations of the anisotropic nonlinear absorption coefficient of aligned gold nanorods embedded in silica</w:t>
+                <w:t xml:space="preserve">Anisotropic nonlinear optical absorption of gold nanorods in a silica matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Lamarre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Billard</w:t>
+                <w:t xml:space="preserve">J.-M. Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martinu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C.H. Kerboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (6), pp.961-971</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.331-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450833v1</w:t>
+                <w:t xml:space="preserve">hal-00229838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background-free coherent anti-Stokes Raman spectroscopy near transverse interfaces: a vectorial study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gachet</w:t>
+                <w:t xml:space="preserve">Local field calculations of the anisotropic nonlinear absorption coefficient of aligned gold nanorods embedded in silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 25 (10), pp.1655-1666. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 25 (6), pp.961-971</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322136v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic nonlinear optical absorption of gold nanorods in a silica matrix</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focused field symmetries for background-free coherent anti-Stokes Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (6), pp.061802(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.061802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00229838v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering (CARS) microscopy imaging at interfaces: evidence of interference effects</w:t>
               </w:r>
@@ -7946,51 +7946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8067,51 +8067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8188,77 +8188,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journées des Phénomènes Ultrarapides (JPU 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
@@ -8326,51 +8326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8434,51 +8434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMARIS'10 - Advances in Molecular Nonlinear Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8592,640 +8592,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering (CARS) in a microcavity</w:t>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroCARS 2009 : Fall School on Raman and CARS microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t>
+              <w:t xml:space="preserve">4th EOS Topical Meeting on Advanced Imaging Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452898v1</w:t>
+                <w:t xml:space="preserve">hal-00398338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a microcavity</w:t>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering (CARS) in a microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EOS Topical Meeting on Advanced Imaging Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Jena, Germany</w:t>
+              <w:t xml:space="preserve">10th French Israeli Symposium on Nonlinear and Quantum Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Ein Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398338v1</w:t>
+                <w:t xml:space="preserve">hal-00362623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering (CARS) in a microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Background-free coherent anti-Stokes Raman spectroscopy and microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th French Israeli Symposium on Nonlinear and Quantum Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Ein Gedi, Israel</w:t>
+              <w:t xml:space="preserve">4th EOS Topical Meeting on Advanced Imaging Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362623v1</w:t>
+                <w:t xml:space="preserve">hal-00398337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background-free coherent anti-Stokes Raman spectroscopy and microscopy</w:t>
+                <w:t xml:space="preserve">Focused Field Symmetries for Background-Free Coherent Anti-Stokes Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EOS Topical Meeting on Advanced Imaging Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Jena, Germany</w:t>
+              <w:t xml:space="preserve">10th French Israeli Symposium on Nonlinear and Quantum Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Ein Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398337v1</w:t>
+                <w:t xml:space="preserve">hal-00362624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focused Field Symmetries for Background-Free Coherent Anti-Stokes Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gachet</w:t>
+                <w:t xml:space="preserve">Anisotropic nonlinear optical absorption in gold nanorod nanocomposite coatings: Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahineze Harkati Kerboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjoerd Roorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th French Israeli Symposium on Nonlinear and Quantum Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Ein Gedi, Israel</w:t>
+              <w:t xml:space="preserve">52nd SVC Annual Technical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Santa Clara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362624v1</w:t>
+                <w:t xml:space="preserve">hal-00453041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic nonlinear optical absorption in gold nanorod nanocomposite coatings: Theory and experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering (CARS) in a microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd SVC Annual Technical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Santa Clara, United States</w:t>
+              <w:t xml:space="preserve">MicroCARS 2009 : Fall School on Raman and CARS microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453041v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie CARS : état des lieux et perspectives</w:t>
               </w:r>
@@ -9274,234 +9274,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARS to study water penetration in skin</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic nonlinear optical absorption of gold nanorods in a silica matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahineze Harkati Kerboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjoerd Roorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroCARS 1st international conference on CARS microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Igls, Austria</w:t>
+              <w:t xml:space="preserve">5th Symposium on Functional Coatings and Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438969v1</w:t>
+                <w:t xml:space="preserve">hal-00453049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic nonlinear optical absorption of gold nanorods in a silica matrix</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CARS to study water penetration in skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Symposium on Functional Coatings and Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">MicroCARS 1st international conference on CARS microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Igls, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453049v1</w:t>
+                <w:t xml:space="preserve">hal-00438969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focused field symmetries for background-free CARS spectroscopy</w:t>
               </w:r>
@@ -10683,77 +10683,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear optics in coherently spinning molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10862,51 +10862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022117927A1. 2022, https://worldwide.espacenet.com/patent/search/family/074669020/publication/WO2022117927A1?q=WO2022117927A1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11012,51 +11012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode pour la détection d'un signal optique non linéaire résonant et dispositif pour la mise en œuvre de ladite méthode (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11132,51 +11132,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Single Device for Complete Temporal Characterization of Ultrafast Laser Pulses Across Six Octaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Espaignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11184,51 +11184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11640,51 +11640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Voisine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;jot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Billard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Faucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hertz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espaignol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1w5r-2xxx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Bhalavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubrouil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Billard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.516584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B &#201;jot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kumar Bhalavi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubrouil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202400074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bournazel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espaignol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Bhalavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.133201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Voisine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;jot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401180" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Trawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hertz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.023115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bournazel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Espaignol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202300221" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200357" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nafa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.446075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jules" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.104397" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266015v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H. Coudert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavorel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Szmygel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lavorel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.013514" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461780v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Tutunnikov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Steinitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.053113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.402935" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delahaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023247" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2020.2985297" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13706-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Froidevaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.00A183" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desevedavy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab2053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faucher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043425" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joubert-Doriol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085059" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389028v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubrouil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecorn&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054357" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.193401" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7041-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053963" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046899" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavorel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.031839" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549841v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doussot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000764" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461643v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043418" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peureux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.06.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.051402" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Karras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.027702" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Babilotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hamraoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043403" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03737479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.033404" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.153601" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.203902" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Vieillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaussard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.023409" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1608" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761282v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houzet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chateau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5203-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gateau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.033419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Z. Hoque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013409" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gachet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437131v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001789" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603264v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2289" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL0SV5TD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392266v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.001295" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.061802" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450833v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamarre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322136v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001655" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229838v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Kerboua" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roorda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747785v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houzet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vieillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490365v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490359v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459741v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452898v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398338v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398337v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362624v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahineze Harkati Kerboua" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Roorda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438971v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438941v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137027v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151786v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082198v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Natoli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083030v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083025v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083022v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477094v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03786-4_3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121037v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477857v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Didier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kiss" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shrestha" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;br&#243;k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011812v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Voisine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;jot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Billard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Faucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hertz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espaignol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1w5r-2xxx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Bhalavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubrouil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Billard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.516584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B &#201;jot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kumar Bhalavi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubrouil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202400074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bournazel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espaignol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Bhalavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.133201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Voisine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;jot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401180" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bournazel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Espaignol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hertz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202300221" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.023115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Trawi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200357" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nafa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.446075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266015v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang Ma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H. Coudert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavorel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023192" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Szmygel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lavorel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.013514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Tutunnikov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Steinitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.053113" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jules" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.104397" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.402935" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delahaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023247" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2020.2985297" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemiere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desevedavy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab2053" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043425" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joubert-Doriol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389028v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubrouil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecorn&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054357" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.193401" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13706-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388875v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Froidevaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.00A183" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.031839" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396826v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7041-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053963" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046899" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043418" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doussot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000764" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.051402" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550330v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Karras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.027702" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Babilotte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hamraoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043403" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03737479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.033404" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154898v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peureux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.06.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.153601" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.203902" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Vieillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaussard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.023409" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1608" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761282v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houzet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chateau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5203-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gateau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.033419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Z. Hoque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013409" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gachet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603264v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376676v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2289" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL0SV5TD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392266v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.001295" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391069v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001789" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437131v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001655" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Kerboua" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roorda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450833v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamarre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284868v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.061802" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747785v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houzet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vieillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490365v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490359v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459741v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362623v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398337v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362624v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahineze Harkati Kerboua" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Roorda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453049v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438969v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438971v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438941v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137027v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151786v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082198v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Natoli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083030v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083025v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083022v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477094v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03786-4_3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121037v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477857v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Didier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kiss" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shrestha" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;br&#243;k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011812v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>